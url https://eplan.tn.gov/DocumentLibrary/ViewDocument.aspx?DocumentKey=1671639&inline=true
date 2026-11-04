--- v0 (2025-10-31)
+++ v1 (2026-11-04)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5359CE80" w14:textId="4CE976E9" w:rsidR="00622418" w:rsidRPr="00622418" w:rsidRDefault="00A96429" w:rsidP="00E23405">
+    <w:p w14:paraId="5359CE80" w14:textId="433A9421" w:rsidR="00622418" w:rsidRPr="00622418" w:rsidRDefault="00A96429" w:rsidP="00E23405">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>FY2</w:t>
       </w:r>
-      <w:r w:rsidR="005B2230">
+      <w:r w:rsidR="00351F97">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006E0109">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F70DC2" w:rsidRPr="00F70DC2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Significant Disproportionality </w:t>
       </w:r>
       <w:r w:rsidR="00622418" w:rsidRPr="00622418">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
@@ -135,74 +135,80 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0099">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ePlan’s address book includes a list of all the users with LEA roles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7FA928" w14:textId="467584AA" w:rsidR="00EC6DAB" w:rsidRDefault="005F5DC2" w:rsidP="005F5DC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256F413B" wp14:editId="180D885B">
-[...1 lines deleted...]
-            <wp:effectExtent l="76200" t="76200" r="130175" b="123825"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256F413B" wp14:editId="2DEBBCC1">
+            <wp:extent cx="5380392" cy="5507822"/>
+            <wp:effectExtent l="76200" t="76200" r="125095" b="131445"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5380392" cy="5615497"/>
+                      <a:ext cx="5380392" cy="5507822"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -280,121 +286,130 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1424395" cy="3912690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF61D63" w14:textId="77777777" w:rsidR="001E4DCC" w:rsidRDefault="001E4DCC" w:rsidP="00864F50">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6140E80F" w14:textId="21CC4F83" w:rsidR="00864F50" w:rsidRDefault="00BD30A7" w:rsidP="00864F50">
+    <w:p w14:paraId="6140E80F" w14:textId="485C4A68" w:rsidR="00864F50" w:rsidRDefault="00BD30A7" w:rsidP="00864F50">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>To open the 202</w:t>
       </w:r>
-      <w:r w:rsidR="006E4F5B">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00351F97">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
         <w:t xml:space="preserve"> LEA Document </w:t>
       </w:r>
       <w:r w:rsidR="00622418">
         <w:t>Library, click on 202</w:t>
       </w:r>
-      <w:r w:rsidR="006E4F5B">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00351F97">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
         <w:t xml:space="preserve">. Then </w:t>
       </w:r>
       <w:r w:rsidR="00622418">
         <w:t>click t</w:t>
       </w:r>
       <w:r>
         <w:t>he + in front of the 202</w:t>
       </w:r>
-      <w:r w:rsidR="006E4F5B">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00351F97">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
         <w:t xml:space="preserve"> as shown below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A7014" w14:textId="77777777" w:rsidR="001E4DCC" w:rsidRDefault="001E4DCC" w:rsidP="001E4DCC"/>
     <w:p w14:paraId="1206AF59" w14:textId="091BBD60" w:rsidR="001E4DCC" w:rsidRDefault="005B2230" w:rsidP="00322EC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="005B2230">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="083CD0BD" wp14:editId="290B67AF">
-[...2 lines deleted...]
-            <wp:docPr id="327206113" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="083CD0BD" wp14:editId="28D1BFD9">
+            <wp:extent cx="2816025" cy="2162477"/>
+            <wp:effectExtent l="38100" t="38100" r="41910" b="28575"/>
+            <wp:docPr id="327206113" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="327206113" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="327206113" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2838846" cy="2162477"/>
+                      <a:ext cx="2816025" cy="2162477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="094D698A" w14:textId="77777777" w:rsidR="001E4DCC" w:rsidRDefault="001E4DCC" w:rsidP="0050735D"/>
     <w:p w14:paraId="1EB48506" w14:textId="1AFAE6C4" w:rsidR="0050735D" w:rsidRDefault="00864F50" w:rsidP="0050735D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -842,167 +857,186 @@
       </w:r>
       <w:r w:rsidR="00864F50" w:rsidRPr="0025032F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:r w:rsidR="0025032F">
         <w:t xml:space="preserve"> as shown below</w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3F55BA" w14:textId="77777777" w:rsidR="00CB2161" w:rsidRDefault="00CB2161" w:rsidP="00CB2161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5889CAD3" w14:textId="0645E34C" w:rsidR="00666A4A" w:rsidRDefault="001A2280" w:rsidP="00007B04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001A2280">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="422D99D9" wp14:editId="0785AF85">
-[...2 lines deleted...]
-            <wp:docPr id="582853990" name="Picture 1" descr="A screen shot of a document&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="422D99D9" wp14:editId="35CB7D39">
+            <wp:extent cx="4522704" cy="2711620"/>
+            <wp:effectExtent l="38100" t="38100" r="30480" b="31750"/>
+            <wp:docPr id="582853990" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="582853990" name="Picture 1" descr="A screen shot of a document&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="582853990" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4522704" cy="2727661"/>
+                      <a:ext cx="4522704" cy="2711620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3936F0D2" w14:textId="77777777" w:rsidR="00864F50" w:rsidRDefault="00864F50" w:rsidP="00BD30A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BC17EE9" w14:textId="77777777" w:rsidR="002C3362" w:rsidRDefault="002C3362" w:rsidP="00E560E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099BE99E" w14:textId="77777777" w:rsidR="00322EC1" w:rsidRDefault="00322EC1" w:rsidP="00E560E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E001586" w14:textId="77777777" w:rsidR="00E560E2" w:rsidRDefault="00E560E2" w:rsidP="00322EC1"/>
+    <w:p w14:paraId="57F2FADE" w14:textId="77777777" w:rsidR="00C95F49" w:rsidRDefault="00C95F49" w:rsidP="00322EC1"/>
     <w:p w14:paraId="05526C95" w14:textId="07C7BBA4" w:rsidR="00BD30A7" w:rsidRDefault="00E560E2" w:rsidP="0050735D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To upload a document, click on the </w:t>
       </w:r>
       <w:r w:rsidRPr="0025032F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Upload Document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as shown below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14762A11" w14:textId="77777777" w:rsidR="00CB2161" w:rsidRDefault="00CB2161" w:rsidP="00CB2161">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461C46D4" w14:textId="7DF60C18" w:rsidR="00E560E2" w:rsidRDefault="00007B04" w:rsidP="00007B04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00007B04">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633AE975" wp14:editId="299A7FDD">
-[...2 lines deleted...]
-            <wp:docPr id="504904803" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633AE975" wp14:editId="3D43A21C">
+            <wp:extent cx="4554429" cy="2730641"/>
+            <wp:effectExtent l="38100" t="38100" r="36830" b="31750"/>
+            <wp:docPr id="504904803" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="504904803" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="504904803" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4554429" cy="2734669"/>
+                      <a:ext cx="4554429" cy="2730641"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E560E2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1231,78 +1265,81 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00864F50"/>
     <w:rsid w:val="00007B04"/>
     <w:rsid w:val="00026374"/>
     <w:rsid w:val="00037332"/>
     <w:rsid w:val="00041388"/>
     <w:rsid w:val="00070316"/>
     <w:rsid w:val="000D5863"/>
     <w:rsid w:val="001574F4"/>
     <w:rsid w:val="0016068B"/>
     <w:rsid w:val="00160972"/>
     <w:rsid w:val="001A2280"/>
     <w:rsid w:val="001D254C"/>
     <w:rsid w:val="001E4DCC"/>
     <w:rsid w:val="0025032F"/>
     <w:rsid w:val="002A0099"/>
     <w:rsid w:val="002C3362"/>
     <w:rsid w:val="002F3D5F"/>
     <w:rsid w:val="00322EC1"/>
+    <w:rsid w:val="00351F97"/>
     <w:rsid w:val="003A6C1B"/>
     <w:rsid w:val="00406DA6"/>
     <w:rsid w:val="004C49EA"/>
     <w:rsid w:val="004F3937"/>
     <w:rsid w:val="0050735D"/>
     <w:rsid w:val="005650B0"/>
+    <w:rsid w:val="005B1F00"/>
     <w:rsid w:val="005B2230"/>
     <w:rsid w:val="005E2636"/>
     <w:rsid w:val="005F5DC2"/>
     <w:rsid w:val="00622418"/>
     <w:rsid w:val="00666A4A"/>
     <w:rsid w:val="00683186"/>
     <w:rsid w:val="006E0109"/>
     <w:rsid w:val="006E4F5B"/>
     <w:rsid w:val="00864F50"/>
     <w:rsid w:val="008908C6"/>
     <w:rsid w:val="008D4233"/>
     <w:rsid w:val="0095371B"/>
     <w:rsid w:val="009637F3"/>
     <w:rsid w:val="009E5A7A"/>
     <w:rsid w:val="00A96429"/>
     <w:rsid w:val="00A97E4B"/>
     <w:rsid w:val="00AB1890"/>
     <w:rsid w:val="00AD17EA"/>
     <w:rsid w:val="00B36866"/>
     <w:rsid w:val="00B94DB5"/>
     <w:rsid w:val="00BB691C"/>
     <w:rsid w:val="00BD30A7"/>
+    <w:rsid w:val="00C95F49"/>
     <w:rsid w:val="00CB2161"/>
     <w:rsid w:val="00CC1C21"/>
     <w:rsid w:val="00D2364E"/>
     <w:rsid w:val="00D51EDC"/>
     <w:rsid w:val="00DB649C"/>
     <w:rsid w:val="00DE3103"/>
     <w:rsid w:val="00E23405"/>
     <w:rsid w:val="00E560E2"/>
     <w:rsid w:val="00EC6DAB"/>
     <w:rsid w:val="00EE59D6"/>
     <w:rsid w:val="00F70DC2"/>
     <w:rsid w:val="00FE7B2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2084,69 +2121,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>176</Words>
+  <Words>177</Words>
   <Characters>1009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1183</CharactersWithSpaces>
+  <CharactersWithSpaces>1184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melissa Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>