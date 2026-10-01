--- v0 (2025-10-02)
+++ v1 (2026-10-01)
@@ -30,138 +30,144 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3958CFDF" w14:textId="77777777" w:rsidR="00311550" w:rsidRPr="00311550" w:rsidRDefault="00311550" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="700"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311550">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="345BF70D" wp14:editId="4721780D">
-            <wp:extent cx="1500314" cy="590930"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="345BF70D" wp14:editId="3E51C554">
+            <wp:extent cx="1491022" cy="590930"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image1.png"/>
+                    <pic:cNvPr id="7" name="image1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1500314" cy="590930"/>
+                      <a:ext cx="1491022" cy="590930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2B5F6D" w14:textId="77777777" w:rsidR="00311550" w:rsidRPr="00311550" w:rsidRDefault="00311550" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="19"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A9FA7E" w14:textId="48EEE7C9" w:rsidR="00BA35E0" w:rsidRPr="0069485B" w:rsidRDefault="00BA35E0" w:rsidP="00BA35E0">
+    <w:p w14:paraId="72A9FA7E" w14:textId="69FA546F" w:rsidR="00BA35E0" w:rsidRPr="0069485B" w:rsidRDefault="00BA35E0" w:rsidP="00BA35E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Appendix_A"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0069485B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00902EA9">
+      <w:r w:rsidR="00E30FE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F03F78">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0069485B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Education Compliance </w:t>
       </w:r>
@@ -440,249 +446,246 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36FEE">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>For unresolved noncompliance detected by the department via monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="00311550">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, include pertinent details from the corresponding corrective action plan issued by the department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471DD50A" w14:textId="400093CD" w:rsidR="001F491D" w:rsidRDefault="007D58B8" w:rsidP="00311550">
+    <w:p w14:paraId="471DD50A" w14:textId="3AE9F8F6" w:rsidR="001F491D" w:rsidRDefault="007D58B8" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="692"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Finally, u</w:t>
       </w:r>
       <w:r w:rsidR="00A55FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">sing the provided instructions, upload the plan to ePlan by </w:t>
       </w:r>
       <w:r w:rsidR="00A55FCD" w:rsidRPr="00A55FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">November </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2709">
+      <w:r w:rsidR="00E30FE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00902EA9">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FCD" w:rsidRPr="00A55FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55FCD" w:rsidRPr="00A55FCD">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30FE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A55FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D58B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>After the department reviews the plan, edits may be warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C8C1B1" w14:textId="1D735E39" w:rsidR="001F491D" w:rsidRDefault="001F491D" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="692"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF27B1C" w14:textId="77777777" w:rsidR="00615B5D" w:rsidRDefault="00615B5D" w:rsidP="00311550">
+    <w:p w14:paraId="6DF27B1C" w14:textId="0BC5CCE3" w:rsidR="00615B5D" w:rsidRDefault="00E30FE7" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="692"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006C01FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:noProof/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5409569C" wp14:editId="255EE8D1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5409569C" wp14:editId="6DC28D8B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>447675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>4282440</wp:posOffset>
+              <wp:posOffset>4095115</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="8229600" cy="2133600"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="7448550" cy="2238375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
-            <wp:docPr id="599931919" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="599931919" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="599931919" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="599931919" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8229600" cy="2133600"/>
+                      <a:ext cx="7448550" cy="2238375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6008E6E7" w14:textId="508F2261" w:rsidR="001F491D" w:rsidRDefault="001F491D" w:rsidP="00311550">
+    <w:p w14:paraId="4982333F" w14:textId="6865283E" w:rsidR="001F491D" w:rsidRDefault="001F491D" w:rsidP="00311550">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
+        <w:ind w:left="699" w:right="692"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6008E6E7" w14:textId="594E803F" w:rsidR="001F491D" w:rsidRDefault="001F491D" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="692"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E26C3C0" w14:textId="50304E6D" w:rsidR="001F491D" w:rsidRDefault="001F491D" w:rsidP="00311550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="225" w:after="0" w:line="192" w:lineRule="auto"/>
         <w:ind w:left="699" w:right="692"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:szCs w:val="21"/>
@@ -780,51 +783,50 @@
           <w:szCs w:val="21"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="272"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3105"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="2475"/>
       </w:tblGrid>
       <w:tr w:rsidR="00311550" w:rsidRPr="00311550" w14:paraId="3FFE726F" w14:textId="77777777" w:rsidTr="001F491D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4290CE53" w14:textId="77777777" w:rsidR="00311550" w:rsidRPr="00311550" w:rsidRDefault="00311550" w:rsidP="00311550">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48482A2E" w14:textId="08888610" w:rsidR="00311550" w:rsidRPr="00311550" w:rsidRDefault="00311550" w:rsidP="00311550">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007553B4">
               <w:rPr>
@@ -1266,75 +1268,76 @@
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D048FE3" w14:textId="77777777" w:rsidR="001F491D" w:rsidRPr="00311550" w:rsidRDefault="001F491D" w:rsidP="00A65C7C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AF2DFFC" w14:textId="77777777" w:rsidR="00A55FCD" w:rsidRPr="00A55FCD" w:rsidRDefault="00A55FCD" w:rsidP="00A55FCD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A55FCD" w:rsidRPr="00A55FCD" w:rsidSect="00A55FCD">
+    <w:sectPr w:rsidR="00A55FCD" w:rsidRPr="00A55FCD" w:rsidSect="00E30FE7">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA4F233" w14:textId="77777777" w:rsidR="00DD458B" w:rsidRDefault="00DD458B" w:rsidP="00095D03">
+    <w:p w14:paraId="243FB2D4" w14:textId="77777777" w:rsidR="00846E8F" w:rsidRDefault="00846E8F" w:rsidP="00095D03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1398D2F2" w14:textId="77777777" w:rsidR="00DD458B" w:rsidRDefault="00DD458B" w:rsidP="00095D03">
+    <w:p w14:paraId="62C2A80F" w14:textId="77777777" w:rsidR="00846E8F" w:rsidRDefault="00846E8F" w:rsidP="00095D03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1354,111 +1357,152 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39BDAD92" w14:textId="77777777" w:rsidR="00A75DD9" w:rsidRPr="000A2E80" w:rsidRDefault="00DA210F" w:rsidP="009558B0">
+  <w:p w14:paraId="3C19CE48" w14:textId="1DCF7F5F" w:rsidR="00E30FE7" w:rsidRPr="00E30FE7" w:rsidRDefault="00E30FE7" w:rsidP="00E30FE7">
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="-40"/>
-      <w:jc w:val="both"/>
+      <w:ind w:right="360"/>
       <w:rPr>
-        <w:color w:val="7E7578"/>
-[...1 lines deleted...]
-        <w:szCs w:val="17"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000A2E80">
+    <w:r w:rsidRPr="00E30FE7">
       <w:rPr>
-        <w:color w:val="7E7578"/>
-[...1 lines deleted...]
-        <w:szCs w:val="17"/>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>Office of General Counsel • Andrew Johnson Tower, 9th Floor • 710 James Robertson Parkway • Nashville, TN 37243</w:t>
+      <w:t>Tennessee Department of Education</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3CB88771" w14:textId="77777777" w:rsidR="00A75DD9" w:rsidRPr="000A2E80" w:rsidRDefault="00DA210F" w:rsidP="009558B0">
+  <w:p w14:paraId="3CB88771" w14:textId="1C193A79" w:rsidR="00A75DD9" w:rsidRPr="00E30FE7" w:rsidRDefault="00A75DD9" w:rsidP="00E30FE7">
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="000A2E80">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F1380A7" w14:textId="77777777" w:rsidR="00DD458B" w:rsidRDefault="00DD458B" w:rsidP="00095D03">
+    <w:p w14:paraId="25B96FE8" w14:textId="77777777" w:rsidR="00846E8F" w:rsidRDefault="00846E8F" w:rsidP="00095D03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F9F532D" w14:textId="77777777" w:rsidR="00DD458B" w:rsidRDefault="00DD458B" w:rsidP="00095D03">
+    <w:p w14:paraId="5E947B06" w14:textId="77777777" w:rsidR="00846E8F" w:rsidRDefault="00846E8F" w:rsidP="00095D03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42EA44BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="049E8256"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1553,133 +1597,145 @@
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1844592278">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00311550"/>
     <w:rsid w:val="00095D03"/>
     <w:rsid w:val="000C22EC"/>
     <w:rsid w:val="001116EA"/>
     <w:rsid w:val="0019322A"/>
     <w:rsid w:val="001F491D"/>
     <w:rsid w:val="002853AD"/>
     <w:rsid w:val="00286E16"/>
     <w:rsid w:val="002B56F0"/>
     <w:rsid w:val="00311550"/>
     <w:rsid w:val="003819DB"/>
     <w:rsid w:val="00482BC1"/>
     <w:rsid w:val="004B127D"/>
     <w:rsid w:val="004C6A69"/>
     <w:rsid w:val="004F578A"/>
     <w:rsid w:val="00615B5D"/>
     <w:rsid w:val="0069485B"/>
     <w:rsid w:val="006C01FA"/>
+    <w:rsid w:val="00726172"/>
     <w:rsid w:val="0075398A"/>
     <w:rsid w:val="007553B4"/>
     <w:rsid w:val="007D5237"/>
     <w:rsid w:val="007D58B8"/>
+    <w:rsid w:val="00846E8F"/>
     <w:rsid w:val="008C2E31"/>
     <w:rsid w:val="008E1091"/>
     <w:rsid w:val="00902EA9"/>
     <w:rsid w:val="009530B8"/>
     <w:rsid w:val="009558B0"/>
     <w:rsid w:val="00A55FCD"/>
     <w:rsid w:val="00A65C7C"/>
     <w:rsid w:val="00A75DD9"/>
     <w:rsid w:val="00AD1A3B"/>
+    <w:rsid w:val="00B32052"/>
     <w:rsid w:val="00B36FEE"/>
     <w:rsid w:val="00B61CA2"/>
     <w:rsid w:val="00B81A6C"/>
     <w:rsid w:val="00BA35E0"/>
+    <w:rsid w:val="00BA78C4"/>
     <w:rsid w:val="00C33FCC"/>
     <w:rsid w:val="00C65A8B"/>
     <w:rsid w:val="00CA5C5F"/>
     <w:rsid w:val="00CB2709"/>
     <w:rsid w:val="00CC30EB"/>
     <w:rsid w:val="00DA210F"/>
+    <w:rsid w:val="00DB2D15"/>
     <w:rsid w:val="00DD458B"/>
+    <w:rsid w:val="00E30FE7"/>
     <w:rsid w:val="00E335CB"/>
     <w:rsid w:val="00E513A7"/>
+    <w:rsid w:val="00E54633"/>
     <w:rsid w:val="00E5715D"/>
     <w:rsid w:val="00F03F78"/>
+    <w:rsid w:val="00F436E5"/>
+    <w:rsid w:val="00FC304C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64AE0FEE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7519A2F4-552E-477B-8745-FEB7D0788474}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Open Sans" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -2365,90 +2421,104 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F70EAF"/>
     <w:rsid w:val="00176EFD"/>
     <w:rsid w:val="00182966"/>
     <w:rsid w:val="00283FAA"/>
     <w:rsid w:val="00491D8D"/>
     <w:rsid w:val="00763883"/>
+    <w:rsid w:val="008A2D47"/>
     <w:rsid w:val="00973781"/>
+    <w:rsid w:val="00AA3535"/>
+    <w:rsid w:val="00B32052"/>
     <w:rsid w:val="00CC30EB"/>
     <w:rsid w:val="00DE0810"/>
+    <w:rsid w:val="00E54633"/>
+    <w:rsid w:val="00F436E5"/>
     <w:rsid w:val="00F70EAF"/>
+    <w:rsid w:val="00FE1691"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>