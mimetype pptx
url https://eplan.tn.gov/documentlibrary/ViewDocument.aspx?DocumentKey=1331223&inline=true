--- v1 (2026-01-07)
+++ v2 (2026-04-22)
@@ -1,33 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -61,113 +64,135 @@
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483912" r:id="rId1"/>
+    <p:sldMasterId id="2147483912" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId44"/>
+    <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId45"/>
+    <p:handoutMasterId r:id="rId48"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="273" r:id="rId2"/>
-[...40 lines deleted...]
-    <p:sldId id="292" r:id="rId43"/>
+    <p:sldId id="273" r:id="rId5"/>
+    <p:sldId id="294" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="288" r:id="rId8"/>
+    <p:sldId id="298" r:id="rId9"/>
+    <p:sldId id="271" r:id="rId10"/>
+    <p:sldId id="272" r:id="rId11"/>
+    <p:sldId id="301" r:id="rId12"/>
+    <p:sldId id="279" r:id="rId13"/>
+    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="275" r:id="rId15"/>
+    <p:sldId id="295" r:id="rId16"/>
+    <p:sldId id="256" r:id="rId17"/>
+    <p:sldId id="260" r:id="rId18"/>
+    <p:sldId id="258" r:id="rId19"/>
+    <p:sldId id="259" r:id="rId20"/>
+    <p:sldId id="285" r:id="rId21"/>
+    <p:sldId id="263" r:id="rId22"/>
+    <p:sldId id="267" r:id="rId23"/>
+    <p:sldId id="268" r:id="rId24"/>
+    <p:sldId id="265" r:id="rId25"/>
+    <p:sldId id="262" r:id="rId26"/>
+    <p:sldId id="264" r:id="rId27"/>
+    <p:sldId id="269" r:id="rId28"/>
+    <p:sldId id="299" r:id="rId29"/>
+    <p:sldId id="266" r:id="rId30"/>
+    <p:sldId id="300" r:id="rId31"/>
+    <p:sldId id="280" r:id="rId32"/>
+    <p:sldId id="281" r:id="rId33"/>
+    <p:sldId id="270" r:id="rId34"/>
+    <p:sldId id="276" r:id="rId35"/>
+    <p:sldId id="277" r:id="rId36"/>
+    <p:sldId id="287" r:id="rId37"/>
+    <p:sldId id="297" r:id="rId38"/>
+    <p:sldId id="296" r:id="rId39"/>
+    <p:sldId id="283" r:id="rId40"/>
+    <p:sldId id="284" r:id="rId41"/>
+    <p:sldId id="289" r:id="rId42"/>
+    <p:sldId id="293" r:id="rId43"/>
+    <p:sldId id="290" r:id="rId44"/>
+    <p:sldId id="291" r:id="rId45"/>
+    <p:sldId id="292" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,51 +361,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="54" d="100"/>
           <a:sy n="54" d="100"/>
         </p:scale>
         <p:origin x="2820" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -425,51 +450,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7464E213-8F3B-44C1-AEE8-8A41C7E4574C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -594,51 +619,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4B38B3F6-0CE9-41E2-A5A3-E220D8B77051}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -862,180 +887,267 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...19 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4245212108"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3624684685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1045,114 +1157,288 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduction Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="943822724"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="387306037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>REQUIRED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3277560614"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2895826988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1171,95 +1457,95 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>REQUIRED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>39</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660223083"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="238838948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1278,95 +1564,95 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>REQUIRED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2452527573"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1430069671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1385,95 +1671,95 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>REQUIRED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>41</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278944401"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1111285301"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1492,85 +1778,406 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>REQUIRED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>42</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3567086518"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3019838791"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="787797391"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2441456959"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3384745607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1580,81 +2187,1062 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4185434776"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685702849"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727286620"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="852203659"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654566238"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1498051744"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3055534620"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>REQUIRED</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1818425374"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="715027423"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4027414288"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Be sure to thank</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> families for their time.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Move this slide to the end if additional slides are added.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2125583525"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>36</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2288087529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1664,81 +3252,729 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4083790814"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3989326743"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>37</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1613106615"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL SLIDE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3277560614"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660223083"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL SLIDE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2452527573"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278944401"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>OPTIONAL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>42</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3567086518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1748,81 +3984,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1524834959"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="77043051"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1832,81 +4074,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690278004"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4245212108"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1916,81 +4164,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2895826988"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4185434776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2002,92 +4256,85 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Be sure to thank</a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2125583525"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4083790814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2099,93 +4346,85 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>INSTRUCTIONS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2288087529"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1524834959"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2195,104 +4434,87 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>OPTIONAL SLIDE</a:t>
+              <a:t>INSTRUCTIONS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99A01736-5FBA-4C56-8655-0B838380222B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>37</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1613106615"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690278004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -2716,51 +4938,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6FCCB052-2EB6-4C23-97A3-852E0D5D16D6}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2973,51 +5195,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{49819EF0-2ABF-4718-860B-25DEDE8F505F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3195,51 +5417,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7D89C1D5-2B3A-4549-AD89-056D591A9B50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -3654,51 +5876,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0D293961-5508-4105-9E76-048920C42FE6}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4066,51 +6288,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{09C6EF12-5C40-477E-ACB9-83FC221E3E92}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4446,51 +6668,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D4728FE-7D17-4B40-8E02-FEC87CD3EBE5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4565,51 +6787,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2A7D3BD5-59AB-4A34-AB26-4717B345B9A3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4681,107 +6903,121 @@
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15" y="6334316"/>
             <a:ext cx="12188825" cy="64008"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7D339923-B1D9-4489-A159-4E70B4CC19CD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1100" b="1" i="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -5094,51 +7330,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="465512" y="6459785"/>
             <a:ext cx="2618510" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D2A8E0C1-420F-451F-97BF-2F3DB7AE854F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4800600" y="6459785"/>
             <a:ext cx="4648200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -5472,51 +7708,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{234AF5B0-9B63-4822-8565-36C65C8088BC}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5776,51 +8012,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097280" y="6459785"/>
             <a:ext cx="2472271" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85AAA0C0-4914-4A4C-A380-48F2C02D8E06}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11/25/2025</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3686185" y="6459785"/>
             <a:ext cx="4822804" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6282,211 +8518,211 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/education/districts/academic-standards.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/education/districts/academic-standards.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.measuretn.gov:444/ReportCard/#/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tn.gov/education/families/report-card.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nafsce.site-ym.com/page/definition" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nafsce.site-ym.com/page/definition" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brinn.Obermiller@tn.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brinn.Obermiller@tn.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331222&amp;inline=true" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331222&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1329729&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/Default.aspx?ccipSessionKey=636535255721806413" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1329729&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/Default.aspx?ccipSessionKey=636535255721806413" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331224&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331226&amp;inline=true" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331224&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331226&amp;inline=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331227&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/Default.aspx?ccipSessionKey=636535257461802173" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331229&amp;inline=true" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331227&amp;inline=true" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/Default.aspx?ccipSessionKey=636535257461802173" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1331229&amp;inline=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -6543,50 +8779,88 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="177886" y="5147352"/>
             <a:ext cx="2112233" cy="1152127"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C985E6E-3A19-2CFF-4474-07318848C2CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9304773" y="5748995"/>
+            <a:ext cx="2783393" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Revised March 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3404880047"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6636,51 +8910,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Offer the meeting at least twice and at different times of day to maximize the number of families able to participate.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Advertise and invite families to the meeting in at least three different ways (e.g. flyers, newsletters, website, school marquee, phone calls, emails, etc.)</a:t>
+              <a:t>Advertise and invite families to the meeting in at least three different ways (e.g., flyers, newsletters, website, school marquee, phone calls, emails, etc.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>If necessary, hold one of the meetings in a convenient community location, such as a library, church, or apartment complex.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Consider and plan for barriers to family attendance, such as transportation, meals, and childcare. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
@@ -6827,51 +9101,51 @@
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Conduct a short “icebreaker” activity to get families to talk and interact with each other.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Throughout the meeting, invite families to actively share their questions and thoughts. Record these on a board or flip chart. Revisit these questions and issues at the end of the workshop, and discuss whether and how they have been addressed.</a:t>
+              <a:t>Throughout the meeting, invite families to actively share their questions and thoughts. Record these on a board or flip chart. Revisit these questions and issues at the end of the workshop and discuss whether and how they have been addressed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Avoid technical talk and “education-ese.” If you need to use a technical term, explain it simply the first time you use it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
@@ -6933,73 +9207,77 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Slides 11-29</a:t>
+              <a:t>Slides 13-34</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:t>Required</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Slides to share with Families during the meeting</a:t>
+              <a:t> Slides to share with Families during the meeting</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -7506,51 +9784,51 @@
               <a:t>What tests will my child be taking?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How can I be involved?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Who can I contact for help?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>[Add other topics as needed, including optional slides]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 2" descr="list" title="list"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -8130,51 +10408,51 @@
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>request and receive information on the qualifications of your child’s teacher and paraprofessionals who are working with your child </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>[insert information about how families can request this information];</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
@@ -8282,51 +10560,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>In general, Title I funds my be used for:</a:t>
+              <a:t>In general, Title I funds may be used for:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>smaller class sizes,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -9050,51 +11328,67 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>[List goals from the SIP in family-friendly language]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Required: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>List goals from the SIP in family-friendly language]</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -9154,61 +11448,77 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Any district with a Title I allocation exceeding $500,000 is required by law to set aside 1% of it’s Title I allocation for parent and family engagement.</a:t>
-[...9 lines deleted...]
-              <a:t>Of that 1%, 10% may be reserved at the district for system-wide initiatives related to parent and family engagement.  The remaining 90% must be allocated to all Title I schools in the district.  </a:t>
+              <a:t>Any district with a Title I allocation exceeding $500,000 is required by law to set aside 1% of its Title I allocation for parent and family engagement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Of that 1%, 10% may be reserved at the district for system-wide initiatives related to parent and family engagement.  The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>remaining 90% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>must be allocated to all Title I schools in the district.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You, as Title I parents and family members, have the right to be involved in how this money is spent.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
@@ -10323,82 +12633,97 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>[insert school name]. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>For more information about Tennessee’s academic standards, see:</a:t>
-[...8 lines deleted...]
-                <a:hlinkClick r:id="rId2"/>
+              <a:t>For more information about Tennessee’s academic standards, see: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Academic Standards</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="3" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[Add content and additional slides as needed to explain the school’s curriculum and provide relevant resources to families.]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Required: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Add content and additional slides as needed to explain the school’s curriculum and provide relevant resources to families.]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -10492,68 +12817,108 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[Required: add content to describe the forms of academic assessment used to measure student progress]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Required: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>add content to describe the forms of academic assessment used to measure student progress]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[Required: provide information about the proficiency levels students are expected to meet]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Required</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: provide information about the proficiency levels students are expected to meet]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>[Optional:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
@@ -10695,105 +13060,113 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This PowerPoint template can be utilized by districts and schools as they plan and conduct their annual Title I meeting.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Slides 3-9 contain instructions and information for the district/school and </a:t>
+              <a:t>Slides 3-12 contain instructions and information for the district/school and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>should not be shared with families</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
-[...30 lines deleted...]
-              <a:t>Slides 34-38 are also optional, but describe the benefits of family engagement and contain some activities that may encourage conversation and the generation of ideas.</a:t>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IMPORTANT: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The information on slides 13-30 must be shared with families </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>at the meeting and contain all required information. If any of this information is not covered, the meeting is non-compliant.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slides 31-34 are optional but contain information that may be useful to families.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Slides 36-42 are also optional but describe the benefits of family engagement and contain some activities that may encourage conversation and the generation of ideas.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -10848,51 +13221,51 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>How can I be involved?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="678731" y="1845733"/>
             <a:ext cx="11010506" cy="3961177"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We need you! Research has proven that family engagement in education has more impact on student achievement than any other factor.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
@@ -10926,78 +13299,118 @@
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>To get involved with the Parent and Family Engagement Policy, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[insert information on how families can be involved: who to contact, committees to join, meetings, events, surveys, etc.]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Required: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>insert information on how families can be involved: who to contact, committees to join, meetings, events, surveys, etc.]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>To get involved with the School Parent Compact, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[insert information on how families can be involved: who to contact, committees to join, meetings, events, surveys, etc.]</a:t>
+              <a:t>[</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Required: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>insert information on how families can be involved: who to contact, committees to join, meetings, events, surveys, etc.]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>[Add content as needed. SIP information is optional as </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>all</a:t>
             </a:r>
             <a:r>
@@ -11104,86 +13517,68 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>How can I be involved?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="618836" y="1845734"/>
             <a:ext cx="11111346" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>[Use the next few slides to begin a discussion </a:t>
-[...17 lines deleted...]
-              <a:t> other ways families can be involved in the education of their student. Examples may include, but are not limited to:</a:t>
+              <a:t>[Use the next few slides to share other ways families can be involved in the education of their student. Examples may include, but are not limited to:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>encouraging attendance;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
@@ -11879,51 +14274,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Slides 32-39</a:t>
+              <a:t>Slides 36-42</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Optional slides</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12123,198 +14518,140 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="665019" y="1845734"/>
             <a:ext cx="11139054" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>In accordance with Tennessee’s accountability system, the Tennessee Department of Education (TDOE) determines designations for all public schools. Designations include:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Reward Schools </a:t>
-[...7 lines deleted...]
-              <a:t>- Reward schools include the top 10 percent of schools.</a:t>
+              <a:t>Reward Schools: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Recognizes schools with high levels of performance or student growth, including the top 5% of schools.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Priority Schools </a:t>
-[...7 lines deleted...]
-              <a:t>- Priority schools are the 5 percent of schools with the lowest success rates (using up to three years of data) in the state.</a:t>
+              <a:t>CSI (Comprehensive Support and Improvement): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Also known as Priority schools, these are identified for being in the bottom 5% of overall performance or having a graduation rate below 67%.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Focus Schools </a:t>
-[...66 lines deleted...]
-            </a:pPr>
+              <a:t>TSI/ATSI (Targeted/Additional Targeted Support and Improvement): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Also known as Focus schools, these are identified when specific student groups underperform.</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>[Include information on the schools designation status]</a:t>
+              <a:t>[Include information on the school's designation status]</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12482,51 +14819,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buClrTx/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You can view the report card here:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="598043" lvl="3" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.measuretn.gov:444/ReportCard/#/</a:t>
+              <a:t>https://www.tn.gov/education/families/report-card.html</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -13233,51 +15570,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Partner with those at your table to discuss the following questions:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>What form of communication works best for you? (e.g. phone calls, texts, emails, notes, face-to-face, etc.)</a:t>
+              <a:t>What form of communication works best for you? (e.g., phone calls, texts, emails, notes, face-to-face, etc.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What kinds of information do you most want to receive from the school?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
@@ -14132,55 +16469,55 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>To access hyperlinks, please view this presentation in “Slideshow” mode and click on the desired link.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>We want our resources to be as helpful as possible for districts, and since this is the first iteration of this tool, we welcome feedback from those utilizing it. If you have questions or would like to provide feedback, please email </a:t>
+              <a:t>We want our resources to be as helpful as possible for districts, and we welcome feedback from those utilizing them. If you have questions or would like to provide feedback, please email </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
-                <a:hlinkClick r:id="rId2"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Brinn.Obermiller@tn.gov</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -14289,134 +16626,134 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The purpose of this meeting is to inform parents and families of the school’s participation in the Title I program and the right of families to be involved. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The annual meeting for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>schoolwide programs </a:t>
-[...7 lines deleted...]
-              <a:t>should include </a:t>
+              <a:t>schoolwide programs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> should include </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>all</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> of the parents and families of a Title I, Part A school.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The annual meeting for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>targeted assistance programs </a:t>
-[...7 lines deleted...]
-              <a:t>should target and include </a:t>
+              <a:t>targeted assistance programs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> should target and include </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>only</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> the families of the students identified to receive Title I, Part A services.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>For questions and more information about the annual Title I meeting, see our       </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId2"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Q &amp; A Sheet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -14456,222 +16793,227 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="141463"/>
+            <a:ext cx="10058400" cy="1450757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>NOTE: </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>What is required?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="433633" y="1845733"/>
-            <a:ext cx="11500701" cy="4423092"/>
+            <a:off x="433633" y="1680693"/>
+            <a:ext cx="11500701" cy="4890704"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The annual meeting should address, at a minimum:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>an explanation of the Title I, Part A program, including:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>an explanation of the school’s curriculum,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>information on the forms of academic assessment used to measure student progress, and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>information on the proficiency levels students are expected to meet;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the Title I, Part A 1% set-aside and the families’ role in determining the distribution of funds;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the district and school Parent and Family Engagement Policy;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>School-Parent Compact</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>; and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1900" dirty="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the right of families to be involved and how they can support their child’s learning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>For more information on Parent and Family Engagement Policies and the School-Parent Compact, see our tools within the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Parent and Family Engagement Resources</a:t>
             </a:r>
             <a:r>
@@ -14995,131 +17337,144 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Documenting Your Work</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IMPORTANT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> - Be sure to document that the meeting took place. Maintain an annual record of:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1138238" lvl="3" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>meeting invitations and announcements (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>flyers</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, emails, phone logs, etc.);</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr marL="1138238" lvl="3" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>sign-in sheets </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>with date, time, name, and participant’s title;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr marL="1138238" lvl="3" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>detailed meeting agendas; and</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr marL="1138238" lvl="3" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>minutes from the meeting, including suggestions and responses of families.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
@@ -15981,131 +18336,467 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046DD4C04616E81499BC0A04B6F1D12A7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eaf7a17e59f3564e0fce5a526979a4bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257" xmlns:ns3="88bc45f0-fb64-44cc-bf44-f9f8397c9796" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0b92e29ea299f45bb8049a5fb0bcdad" ns2:_="" ns3:_="">
+    <xsd:import namespace="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
+    <xsd:import namespace="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eae4be1d-d524-4aa9-85d5-5e42c742cc32" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="88bc45f0-fb64-44cc-bf44-f9f8397c9796" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c886416a-45cc-4096-817a-620d5f31d47e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="88bc45f0-fb64-44cc-bf44-f9f8397c9796">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="88bc45f0-fb64-44cc-bf44-f9f8397c9796" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{917C3CA1-62AF-4E3B-A6C8-FA974F28C0DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
+    <ds:schemaRef ds:uri="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF9E0D1-48E2-4546-B1CB-85EEBAAABA5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35C94725-3295-4EEE-8D77-6F07404B7885}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>3709</Words>
+  <Words>3730</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>349</Paragraphs>
+  <Paragraphs>393</Paragraphs>
   <Slides>42</Slides>
-  <Notes>14</Notes>
+  <Notes>35</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="49" baseType="lpstr">
       <vt:lpstr>Batang</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Retrospect</vt:lpstr>
       <vt:lpstr>Conducting the Annual Title I Meeting</vt:lpstr>
       <vt:lpstr>Slides 3-9</vt:lpstr>
       <vt:lpstr>NOTE:  How To Use This Template</vt:lpstr>
       <vt:lpstr>NOTE:  How To Use This Template</vt:lpstr>
       <vt:lpstr>NOTE:  How To Use This Template</vt:lpstr>
       <vt:lpstr>NOTE:  What is required?</vt:lpstr>
       <vt:lpstr>NOTE:  What is required?</vt:lpstr>
       <vt:lpstr>NOTE:  Meeting Format</vt:lpstr>
       <vt:lpstr>NOTE:  Documenting Your Work</vt:lpstr>
       <vt:lpstr>NOTE:  Keys To Success</vt:lpstr>
       <vt:lpstr>NOTE:  Keys To Success</vt:lpstr>
-      <vt:lpstr>Slides 11-29</vt:lpstr>
+      <vt:lpstr>Slides 13-34</vt:lpstr>
       <vt:lpstr>[Insert school year]  Annual Title I &amp; Family Engagement Meeting</vt:lpstr>
       <vt:lpstr>Why are we here?</vt:lpstr>
       <vt:lpstr>What will I learn?</vt:lpstr>
       <vt:lpstr>What is a Title I school?</vt:lpstr>
       <vt:lpstr>What are my rights?</vt:lpstr>
       <vt:lpstr>What can Title I funds be used for?</vt:lpstr>
       <vt:lpstr>How does our school use Title I funds?</vt:lpstr>
       <vt:lpstr>What is the SIP?</vt:lpstr>
       <vt:lpstr>What are our schoolwide program goals?</vt:lpstr>
       <vt:lpstr>How is parent and family engagement funded?</vt:lpstr>
       <vt:lpstr>How is parent and family engagement funded?</vt:lpstr>
       <vt:lpstr>What is a Parent and Family Engagement Policy?</vt:lpstr>
       <vt:lpstr>What is a Parent and Family Engagement Policy?</vt:lpstr>
       <vt:lpstr>What is a School-Parent Compact?</vt:lpstr>
       <vt:lpstr>What is a School-Parent Compact?</vt:lpstr>
       <vt:lpstr>What curriculum does our school use?</vt:lpstr>
       <vt:lpstr>What tests will my child be taking?</vt:lpstr>
       <vt:lpstr>How can I be involved?</vt:lpstr>
       <vt:lpstr>How can I be involved?</vt:lpstr>
       <vt:lpstr>How can I be involved?</vt:lpstr>
       <vt:lpstr>Who can I contact for help?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Slides 32-39</vt:lpstr>
+      <vt:lpstr>Slides 36-42</vt:lpstr>
       <vt:lpstr>What is our school’s designation status?</vt:lpstr>
       <vt:lpstr>What is the State Report Card?</vt:lpstr>
       <vt:lpstr>What is parent and family engagement?</vt:lpstr>
       <vt:lpstr>What is parent and family engagement?</vt:lpstr>
       <vt:lpstr>Table Activity</vt:lpstr>
       <vt:lpstr>What are the benefits of family engagement?</vt:lpstr>
       <vt:lpstr>Table Activity</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Tennessee Dept. of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[INSERT SCHOOL YEAR] Annual Title I &amp; Family Engagement Meeting</dc:title>
   <dc:creator>Brinn Obermiller</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010046DD4C04616E81499BC0A04B6F1D12A7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>