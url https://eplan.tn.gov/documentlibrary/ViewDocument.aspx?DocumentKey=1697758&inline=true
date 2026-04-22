--- v0 (2025-11-21)
+++ v1 (2026-04-22)
@@ -1,1019 +1,2835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E39EAC6" w14:textId="6C2FF49A" w:rsidR="008908C6" w:rsidRDefault="00294254" w:rsidP="00864F50">
+    <w:p w14:paraId="17BF852F" w14:textId="77777777" w:rsidR="007E66AC" w:rsidRPr="00AB1174" w:rsidRDefault="00A94E18" w:rsidP="007E66AC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB1174">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions for Accessing </w:t>
+      </w:r>
+      <w:r w:rsidR="00234D2A" w:rsidRPr="00AB1174">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APR </w:t>
+      </w:r>
+      <w:r w:rsidR="0057768E" w:rsidRPr="00AB1174">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Documents in ePlan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E39EAC6" w14:textId="40A51265" w:rsidR="008908C6" w:rsidRPr="00300654" w:rsidRDefault="00642776" w:rsidP="00864F50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="7EF076D5" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRDefault="00E560E2" w:rsidP="00E560E2">
+      <w:r w:rsidRPr="00300654">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Updated 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B4AE73" w14:textId="04DED820" w:rsidR="005A7E4F" w:rsidRDefault="0019733D" w:rsidP="006462A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F519E8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Access to the LEA Document Library</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21814DB4" w14:textId="77777777" w:rsidR="00F1452B" w:rsidRPr="00BB16E2" w:rsidRDefault="00F1452B" w:rsidP="006462A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF076D5" w14:textId="586B55DC" w:rsidR="00EC6DAB" w:rsidRDefault="00E560E2" w:rsidP="00E560E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Any district user with a district role can upload</w:t>
+        <w:t xml:space="preserve">Any district user </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA43A0">
+        <w:t xml:space="preserve">assigned an approved </w:t>
+      </w:r>
+      <w:r>
+        <w:t>district</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA43A0">
+        <w:t>-level</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> role </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA43A0">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> upload</w:t>
       </w:r>
       <w:r w:rsidR="00D51EDC">
         <w:t xml:space="preserve"> or download</w:t>
       </w:r>
       <w:r w:rsidR="00EB7145">
-        <w:t xml:space="preserve"> to the LEA Document Library.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A0BBF77" w14:textId="6B0E88AE" w:rsidR="00E560E2" w:rsidRDefault="00EB7145" w:rsidP="00EC6DAB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA43A0">
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7145">
+        <w:t xml:space="preserve"> the LEA Document Library.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0BBF77" w14:textId="78926575" w:rsidR="00E560E2" w:rsidRDefault="00EB7145" w:rsidP="00EC6DAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001A2296">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LEA User Access Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000B335B">
+        <w:t xml:space="preserve">lists the </w:t>
+      </w:r>
       <w:r w:rsidR="00F275D7">
-        <w:t>has the roles that will allow a user to have access to the LEA Document Library</w:t>
+        <w:t xml:space="preserve">roles that </w:t>
+      </w:r>
+      <w:r w:rsidR="000B335B">
+        <w:t>provide acc</w:t>
+      </w:r>
+      <w:r w:rsidR="00F275D7">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002505DD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F275D7">
+        <w:t>s to the LEA Document Library</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBD1C42" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRDefault="00C77E24" w:rsidP="00EC6DAB">
+    <w:p w14:paraId="5FBD1C42" w14:textId="5BD2423D" w:rsidR="00EC6DAB" w:rsidRDefault="00C77E24" w:rsidP="00EC6DAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="74F1FC9F" w14:textId="7187C9B6" w:rsidR="00EC6DAB" w:rsidRDefault="00EC6DAB" w:rsidP="00EC6DAB">
+      <w:bookmarkStart w:id="0" w:name="_Int_zqSn8zBO"/>
+      <w:r>
+        <w:t>A login</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve"> is not </w:t>
+      </w:r>
+      <w:r w:rsidR="002505DD">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to access TDOE Resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F1FC9F" w14:textId="6AAD4466" w:rsidR="00EC6DAB" w:rsidRDefault="002505DD" w:rsidP="00EC6DAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here is a screenshot of the form, showing a common role of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D3436A">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAB">
+        <w:t xml:space="preserve"> screenshot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="003A68C5">
+        <w:t xml:space="preserve"> displays a commonly assigned role (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAB" w:rsidRPr="00D3436A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LEA Data View</w:t>
       </w:r>
-      <w:r w:rsidR="00D3436A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> which allows a user to upload and download from ePlan’s LEA Document Library.</w:t>
+      <w:r w:rsidR="003A68C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A68C5" w:rsidRPr="003A68C5">
+        <w:t>that permits users to</w:t>
+      </w:r>
+      <w:r w:rsidR="003A68C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAB">
+        <w:t xml:space="preserve">upload and download </w:t>
+      </w:r>
+      <w:r w:rsidR="003A68C5">
+        <w:t>documents within</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6DAB">
+        <w:t xml:space="preserve"> ePlan’s LEA Document Library.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02754824" w14:textId="31CEEA78" w:rsidR="00EC6DAB" w:rsidRDefault="001A2296" w:rsidP="0005141B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A05C350" wp14:editId="16157586">
             <wp:extent cx="5375341" cy="5610225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:docPr id="3" name="Picture 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31334B3-1533-406C-8A8D-353A9D902A30}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5380392" cy="5615497"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="685D419A" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRDefault="00EC6DAB" w:rsidP="00EC6DAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CAA9773" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRDefault="00EC6DAB" w:rsidP="00EC6DAB">
-[...29 lines deleted...]
-    <w:p w14:paraId="5760E86B" w14:textId="77777777" w:rsidR="00864F50" w:rsidRPr="00864F50" w:rsidRDefault="00BA57A7" w:rsidP="00864F50">
+    <w:p w14:paraId="5760E86B" w14:textId="3EDA360E" w:rsidR="00864F50" w:rsidRPr="00864F50" w:rsidRDefault="0091447C" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Any user with an ePlan role will s</w:t>
+        <w:t>Users with an active</w:t>
+      </w:r>
+      <w:r w:rsidR="003B165D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA57A7">
+        <w:t xml:space="preserve">ePlan role </w:t>
+      </w:r>
+      <w:r w:rsidR="003B165D">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA57A7">
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
-        <w:t>elect the LEA Document Library from the main menu.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BC134FA" w14:textId="51AEA7FC" w:rsidR="00864F50" w:rsidRDefault="00E9165E" w:rsidP="00864F50">
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Int_3d9vfnkC"/>
+      <w:r w:rsidR="00864F50" w:rsidRPr="007629EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00864F50" w:rsidRPr="007629EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Document Library</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve"> from the main menu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC134FA" w14:textId="45FC77B5" w:rsidR="00864F50" w:rsidRDefault="00E9165E" w:rsidP="00423367">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E9165E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276D1200" wp14:editId="2652CDD2">
-[...2 lines deleted...]
-            <wp:docPr id="1649640794" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276D1200" wp14:editId="6E603567">
+            <wp:extent cx="1200516" cy="2668299"/>
+            <wp:effectExtent l="38100" t="38100" r="38100" b="36830"/>
+            <wp:docPr id="1649640794" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99729ABC-2936-4B5A-8282-ED2152957A3D}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1649640794" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1649640794" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1143608" cy="3005635"/>
+                      <a:ext cx="1211784" cy="2693345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00E9165E">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E1A2811" w14:textId="3CEC3C00" w:rsidR="00864F50" w:rsidRDefault="00294254" w:rsidP="00864F50">
+    </w:p>
+    <w:p w14:paraId="7BD80F9A" w14:textId="77777777" w:rsidR="00554A1A" w:rsidRPr="00554A1A" w:rsidRDefault="00554A1A" w:rsidP="00554A1A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22082D04" w14:textId="77777777" w:rsidR="009C7B4D" w:rsidRDefault="00294254" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To open the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D6345F">
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="007629EC">
+        <w:t>access</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6345F" w:rsidRPr="00611514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B7276F">
+      <w:r w:rsidR="00B7276F" w:rsidRPr="00611514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00FD0C17">
+      <w:r w:rsidR="00FD0C17" w:rsidRPr="00611514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00864F50">
+      <w:r w:rsidR="00864F50" w:rsidRPr="00611514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>LEA</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="00B7276F">
+      <w:r w:rsidRPr="00611514">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Document Library</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7B4D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02121328" w14:textId="77777777" w:rsidR="00C302B2" w:rsidRDefault="006A39BD" w:rsidP="009C7B4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00353B0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00353B0B" w:rsidRPr="00D93E33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C302B2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048E7BFE" w14:textId="77777777" w:rsidR="00C302B2" w:rsidRDefault="00C302B2" w:rsidP="009C7B4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D93E33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Search Folders</w:t>
       </w:r>
-      <w:r w:rsidR="00864F50">
-[...20 lines deleted...]
-    <w:p w14:paraId="4B8332C7" w14:textId="469C39A8" w:rsidR="009E5E30" w:rsidRDefault="00B7276F" w:rsidP="0005141B">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1A2811" w14:textId="00BD4884" w:rsidR="00864F50" w:rsidRDefault="00C302B2" w:rsidP="009C7B4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D93E33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“+” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722CB7">
+        <w:t>next to 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to expand the folder</w:t>
+      </w:r>
+      <w:r w:rsidR="00294254">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D63D5">
+        <w:t>as shown below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255AB466" w14:textId="77777777" w:rsidR="006908EF" w:rsidRPr="008152C6" w:rsidRDefault="006908EF" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8332C7" w14:textId="469C39A8" w:rsidR="009E5E30" w:rsidRDefault="00B7276F" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7276F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725CCEE6" wp14:editId="389D8DFC">
-[...2 lines deleted...]
-            <wp:docPr id="630985055" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725CCEE6" wp14:editId="727E2727">
+            <wp:extent cx="2259652" cy="1893801"/>
+            <wp:effectExtent l="38100" t="38100" r="45720" b="30480"/>
+            <wp:docPr id="630985055" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C0F79BA-7AA3-413C-9660-ACEC289BC0AE}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="630985055" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="630985055" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2400298" cy="2197772"/>
+                      <a:ext cx="2279902" cy="1910772"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F106893" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRDefault="00EC6DAB" w:rsidP="00864F50">
-[...5 lines deleted...]
-    <w:p w14:paraId="36474B1E" w14:textId="782F1795" w:rsidR="006908EF" w:rsidRDefault="00864F50" w:rsidP="006908EF">
+    <w:p w14:paraId="6F106893" w14:textId="77777777" w:rsidR="00EC6DAB" w:rsidRPr="00562C2B" w:rsidRDefault="00EC6DAB" w:rsidP="00554A1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36474B1E" w14:textId="426A58CF" w:rsidR="006908EF" w:rsidRDefault="00C43007" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Click the + to open th</w:t>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t>+</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004274AB">
+        <w:t xml:space="preserve">next to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Int_5INDYwnl"/>
+      <w:r w:rsidR="00234D2A" w:rsidRPr="003F39AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00234D2A" w:rsidRPr="003F39AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Performance</w:t>
+      </w:r>
+      <w:r w:rsidR="00F538DB" w:rsidRPr="003F39AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7276F" w:rsidRPr="003F39AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APR) Local Determinations</w:t>
+      </w:r>
+      <w:r w:rsidR="003F39AF">
+        <w:t xml:space="preserve"> to expand the</w:t>
       </w:r>
       <w:r w:rsidR="00B7276F">
-        <w:t>e</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> folder</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BEC3F4" w14:textId="77777777" w:rsidR="006908EF" w:rsidRDefault="006908EF" w:rsidP="006908EF">
-[...4 lines deleted...]
-    <w:p w14:paraId="65712E67" w14:textId="21E49CF2" w:rsidR="00864F50" w:rsidRDefault="006908EF" w:rsidP="00BE2A25">
+    <w:p w14:paraId="77BEC3F4" w14:textId="77777777" w:rsidR="006908EF" w:rsidRPr="008152C6" w:rsidRDefault="006908EF" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65712E67" w14:textId="21E49CF2" w:rsidR="00864F50" w:rsidRDefault="006908EF" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A65B080" wp14:editId="219CDB74">
-[...2 lines deleted...]
-            <wp:docPr id="1645606195" name="Picture 1" descr="A screenshot of a report&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A65B080" wp14:editId="520AF146">
+            <wp:extent cx="3564826" cy="1186401"/>
+            <wp:effectExtent l="38100" t="38100" r="36195" b="33020"/>
+            <wp:docPr id="1645606195" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9EFA5D1-9AE2-43C3-9B06-BEC4E9D1D2AC}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1645606195" name="Picture 1" descr="A screenshot of a report&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1645606195" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3359321" cy="1134545"/>
+                      <a:ext cx="3590654" cy="1194997"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1EE654" w14:textId="77777777" w:rsidR="006908EF" w:rsidRDefault="006908EF" w:rsidP="00BE2A25">
+    <w:p w14:paraId="5F1EE654" w14:textId="77777777" w:rsidR="006908EF" w:rsidRPr="00562C2B" w:rsidRDefault="006908EF" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420E222C" w14:textId="022FB1FF" w:rsidR="00F538DB" w:rsidRDefault="00AC54D4" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Within this folder, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve">here are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve"> subfolders</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3341DC62" w14:textId="2F901778" w:rsidR="00F538DB" w:rsidRPr="00AC5FB6" w:rsidRDefault="00234D2A" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5FB6">
+        <w:t>FFY 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006908EF" w:rsidRPr="00AC5FB6">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EEA" w:rsidRPr="00AC5FB6">
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r w:rsidR="006908EF" w:rsidRPr="00AC5FB6">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EEA" w:rsidRPr="00AC5FB6">
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="006908EF" w:rsidRPr="00AC5FB6">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EEA" w:rsidRPr="00AC5FB6">
+        <w:t xml:space="preserve"> SY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2EC662" w14:textId="08BD86AA" w:rsidR="00F538DB" w:rsidRPr="00AC5FB6" w:rsidRDefault="00234D2A" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5FB6">
+        <w:t>Historical Data</w:t>
+      </w:r>
+      <w:r w:rsidR="006908EF" w:rsidRPr="00AC5FB6">
+        <w:t xml:space="preserve"> (SEE GENERAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4527871E" w14:textId="77777777" w:rsidR="00BE2A25" w:rsidRPr="00F568ED" w:rsidRDefault="00BE2A25" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C79302" w14:textId="7ADE14BF" w:rsidR="00864F50" w:rsidRDefault="006908EF" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...90 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CECAA4" wp14:editId="7BEFE519">
-[...2 lines deleted...]
-            <wp:docPr id="1100728437" name="Picture 1" descr="A close-up of a blue background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CECAA4" wp14:editId="0A690FEE">
+            <wp:extent cx="3917782" cy="1130742"/>
+            <wp:effectExtent l="38100" t="38100" r="45085" b="31750"/>
+            <wp:docPr id="1100728437" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE42BEBB-4226-4D38-AB84-3EE78582E6B4}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1100728437" name="Picture 1" descr="A close-up of a blue background&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1100728437" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3362794" cy="1038370"/>
+                      <a:ext cx="3933740" cy="1135348"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415F99DB" w14:textId="77777777" w:rsidR="00065C2C" w:rsidRDefault="00065C2C" w:rsidP="00864F50">
-[...4 lines deleted...]
-    <w:p w14:paraId="0B9E3024" w14:textId="77777777" w:rsidR="00864F50" w:rsidRDefault="00D51EDC" w:rsidP="00864F50">
+    <w:p w14:paraId="415F99DB" w14:textId="77777777" w:rsidR="00065C2C" w:rsidRPr="00364FAC" w:rsidRDefault="00065C2C" w:rsidP="007A15E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9E3024" w14:textId="35FD3B7A" w:rsidR="00864F50" w:rsidRDefault="004E4A58" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Click on the + </w:t>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51EDC">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51EDC">
+        <w:t>+</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51EDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5FB6">
+        <w:t xml:space="preserve">next to </w:t>
+      </w:r>
+      <w:r w:rsidR="00123CAB" w:rsidRPr="00AC5FB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FFY 2024 (2024-25 SY)</w:t>
+      </w:r>
+      <w:r w:rsidR="00123CAB">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00864F50">
-        <w:t>to open these folders.</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="4EA996CA" w14:textId="0B39B27C" w:rsidR="00065C2C" w:rsidRDefault="006908EF" w:rsidP="0005141B">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5FB6">
+        <w:t>expand</w:t>
+      </w:r>
+      <w:r w:rsidR="00F568ED">
+        <w:t xml:space="preserve"> the available</w:t>
+      </w:r>
+      <w:r w:rsidR="00864F50">
+        <w:t xml:space="preserve"> folders.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7631227E" w14:textId="77777777" w:rsidR="00BE2A25" w:rsidRDefault="00BE2A25" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA996CA" w14:textId="70CDF494" w:rsidR="00065C2C" w:rsidRDefault="00895BE1" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F80F166" wp14:editId="3355C8B1">
-[...2 lines deleted...]
-            <wp:docPr id="1329088942" name="Picture 1" descr="A close-up of a blue background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58EAF1D9" wp14:editId="08D95123">
+            <wp:extent cx="4356193" cy="1830456"/>
+            <wp:effectExtent l="38100" t="38100" r="44450" b="36830"/>
+            <wp:docPr id="621583972" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6968BBB-F2C7-4B3A-BDB9-CE3AAA92C11C}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1329088942" name="Picture 1" descr="A close-up of a blue background&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1100728437" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3362794" cy="1038370"/>
+                      <a:ext cx="4382324" cy="1841436"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E4F456" w14:textId="77777777" w:rsidR="00E560E2" w:rsidRPr="00364FAC" w:rsidRDefault="00E560E2" w:rsidP="007A15E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA17090" w14:textId="3BE044BD" w:rsidR="000D3CF9" w:rsidRDefault="00234D2A" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each folder </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D7D">
+        <w:t xml:space="preserve">contains </w:t>
+      </w:r>
+      <w:r w:rsidR="00D367CC">
+        <w:t>the applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D7D">
+        <w:t xml:space="preserve"> APR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> documents.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3CF9" w:rsidRPr="000D3CF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3CF9" w:rsidRPr="00AD2EEA">
+        <w:t xml:space="preserve">To view uploaded documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D367CC">
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidR="00026852">
+        <w:t xml:space="preserve"> the “+” next to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Int_Sa8yovhl"/>
+      <w:r w:rsidR="00026852">
+        <w:t>document</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00026852">
+        <w:t xml:space="preserve"> name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAD10A9" w14:textId="77777777" w:rsidR="00BE2A25" w:rsidRPr="00F568ED" w:rsidRDefault="00BE2A25" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7ED69E" w14:textId="09B6CD59" w:rsidR="00E3586E" w:rsidRDefault="006908EF" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44F07C10" wp14:editId="3CAB9B01">
+            <wp:extent cx="4401381" cy="2180313"/>
+            <wp:effectExtent l="38100" t="38100" r="37465" b="29845"/>
+            <wp:docPr id="1689929175" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A20799D-243B-45C7-B1EA-7C003C2795E6}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1689929175" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4436353" cy="2197637"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E4F456" w14:textId="77777777" w:rsidR="00E560E2" w:rsidRDefault="00E560E2" w:rsidP="00864F50">
-[...5 lines deleted...]
-    <w:p w14:paraId="16E95833" w14:textId="7706FDA8" w:rsidR="00AD2EEA" w:rsidRDefault="00234D2A" w:rsidP="00606502">
+    <w:p w14:paraId="152E03BC" w14:textId="77777777" w:rsidR="00392B02" w:rsidRDefault="00392B02" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60851C21" w14:textId="77777777" w:rsidR="00F1452B" w:rsidRDefault="00F1452B" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210E4F23" w14:textId="3A5052F0" w:rsidR="00F1452B" w:rsidRDefault="007B08F5" w:rsidP="006462A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Completing the APR Local Determination Acknowledg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70EB1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ment Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7709B142" w14:textId="77777777" w:rsidR="006462A8" w:rsidRPr="00BB16E2" w:rsidRDefault="006462A8" w:rsidP="00423377">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5EDF91" w14:textId="0BAACE03" w:rsidR="00392B02" w:rsidRDefault="00C71D82" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>After reviewing all</w:t>
+      </w:r>
+      <w:r w:rsidR="00392B02">
+        <w:t xml:space="preserve"> APR documents </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in their entirety, select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23D7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Data and Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31676">
+        <w:t xml:space="preserve"> from the main menu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A4E27E" w14:textId="77777777" w:rsidR="00E31676" w:rsidRPr="00A863FF" w:rsidRDefault="00E31676" w:rsidP="00E31676">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D53DC0" w14:textId="1AE1DC02" w:rsidR="00392B02" w:rsidRDefault="00392B02" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="006908EF">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44F07C10" wp14:editId="696A3D57">
-[...2 lines deleted...]
-            <wp:docPr id="1689929175" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65C1F5A4" wp14:editId="1434700C">
+            <wp:extent cx="1327228" cy="2949934"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
+            <wp:docPr id="1955750687" name="Picture 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F48809CF-34FB-4262-9E4F-326BC4BC9275}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1689929175" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1955750687" name="Picture 1955750687"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3429479" cy="1514686"/>
+                      <a:ext cx="1415968" cy="3147170"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDD1961" w14:textId="77777777" w:rsidR="00392B02" w:rsidRPr="00E31676" w:rsidRDefault="00392B02" w:rsidP="007A15E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5C179A" w14:textId="7CAE0059" w:rsidR="00C44C0A" w:rsidRDefault="00A863FF" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>From the list of available forms, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51">
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Int_JoMMwodK"/>
+      <w:r w:rsidR="00005F51" w:rsidRPr="00A863FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>APR</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00005F51" w:rsidRPr="00A863FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Local Determination Acknowledg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70EB1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51" w:rsidRPr="00A863FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ment Form</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F08D30" w14:textId="77777777" w:rsidR="00423367" w:rsidRDefault="00423367" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B94E068" w14:textId="6971B624" w:rsidR="00C44C0A" w:rsidRDefault="00C44C0A" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A658467" wp14:editId="33D3C6F4">
+            <wp:extent cx="3677767" cy="1917920"/>
+            <wp:effectExtent l="38100" t="38100" r="37465" b="44450"/>
+            <wp:docPr id="907913486" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E287A6DF-8C57-49B1-9DF4-67CA6C7D6B1D}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="907913486" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3689640" cy="1924111"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C87E817" w14:textId="34DFB444" w:rsidR="00FF616F" w:rsidRDefault="00FF616F" w:rsidP="00E560E2">
-[...4 lines deleted...]
-    <w:p w14:paraId="0D7E7E0F" w14:textId="77777777" w:rsidR="00AD2EEA" w:rsidRDefault="00AD2EEA" w:rsidP="00AD2EEA">
+    <w:p w14:paraId="5456EE23" w14:textId="77777777" w:rsidR="00C44C0A" w:rsidRPr="007A15E0" w:rsidRDefault="00C44C0A" w:rsidP="00910F9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527781DA" w14:textId="59B64540" w:rsidR="00C44C0A" w:rsidRDefault="00C44C0A" w:rsidP="00423367">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD2EEA">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Change </w:t>
+      </w:r>
+      <w:r w:rsidR="00502356">
+        <w:t xml:space="preserve">the form </w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51">
+        <w:t xml:space="preserve">status </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502356">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“Draft Started</w:t>
+      </w:r>
+      <w:r w:rsidR="766B8157" w:rsidRPr="79D9583E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4EB4">
+        <w:t>Then, select</w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00005F51" w:rsidRPr="004D26B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“Confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="48179CE3" w:rsidRPr="1556ED9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07309682" w14:textId="77777777" w:rsidR="00FF2323" w:rsidRDefault="00FF2323" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7757B93A" w14:textId="43A780B4" w:rsidR="00005F51" w:rsidRDefault="00005F51" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA561C0" wp14:editId="457B543D">
-[...2 lines deleted...]
-            <wp:docPr id="1909946351" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C014E10" wp14:editId="41E57D31">
+            <wp:extent cx="2679304" cy="1065959"/>
+            <wp:effectExtent l="38100" t="38100" r="45085" b="39370"/>
+            <wp:docPr id="503299048" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB245FB-6F6F-4148-92CD-47EA1168C404}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1909946351" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="503299048" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3429479" cy="1514686"/>
+                      <a:ext cx="2706546" cy="1076797"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FF616F">
+    <w:p w14:paraId="1756797C" w14:textId="3F975FBB" w:rsidR="00FF2323" w:rsidRDefault="00FF2323" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51AE3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026 APR Local Determination Acknowledgement Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51AE3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1736FB43" w14:textId="77777777" w:rsidR="00FF2323" w:rsidRPr="0065259C" w:rsidRDefault="00FF2323" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384FE601" w14:textId="7DAE0082" w:rsidR="00FF2323" w:rsidRDefault="00FF2323" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C378835" wp14:editId="62346CC0">
+            <wp:extent cx="2684559" cy="1938136"/>
+            <wp:effectExtent l="38100" t="38100" r="40005" b="43180"/>
+            <wp:docPr id="858482913" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3370CC6B-A3BB-41A3-B693-23544392951F}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="858482913" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2713570" cy="1959081"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4D84B1" w14:textId="77777777" w:rsidR="00FF2323" w:rsidRPr="0065259C" w:rsidRDefault="00FF2323" w:rsidP="002302A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D2F6E2" w14:textId="403EF5BF" w:rsidR="00FF2323" w:rsidRDefault="00EA4DE6" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enter all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92027">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2323">
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92027">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53098">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006F76">
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2323">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2323" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Save and Go </w:t>
+      </w:r>
+      <w:r w:rsidR="2F0C7535" w:rsidRPr="6A92B5F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2323" w:rsidRPr="00EA4DE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Next Page</w:t>
+      </w:r>
+      <w:r w:rsidR="6CE4A34B" w:rsidRPr="6A0A3209">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE8EE3A" w14:textId="0515FEF8" w:rsidR="000A336A" w:rsidRDefault="000A336A" w:rsidP="00423367">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37E320F3" wp14:editId="5A33DE72">
+            <wp:extent cx="2284498" cy="3342496"/>
+            <wp:effectExtent l="38100" t="38100" r="40005" b="29845"/>
+            <wp:docPr id="182646634" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{749C29E4-B786-4610-AA9D-8EB2953245D8}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="182646634" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2300135" cy="3365374"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10570FE7" w14:textId="77777777" w:rsidR="000D3CF9" w:rsidRPr="0065259C" w:rsidRDefault="000D3CF9" w:rsidP="0065259C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212EE287" w14:textId="0624D5A3" w:rsidR="000A336A" w:rsidRDefault="00C879C6" w:rsidP="00342B73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>After entering all required information, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73">
+        <w:t xml:space="preserve">hange the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A690E">
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73">
+        <w:t xml:space="preserve">status to </w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73" w:rsidRPr="007A690E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Draft Completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73">
+        <w:t xml:space="preserve">. On the </w:t>
+      </w:r>
+      <w:r w:rsidR="007A690E">
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73">
+        <w:t xml:space="preserve"> screen, verify that the information is accurate and select </w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73" w:rsidRPr="007A690E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00342B73">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211EB34C" w14:textId="77777777" w:rsidR="00423367" w:rsidRPr="0065259C" w:rsidRDefault="00423367" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4812B5B7" w14:textId="5F0D6D81" w:rsidR="000A336A" w:rsidRDefault="000A336A" w:rsidP="00FA7DC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="-180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="673B6642" wp14:editId="2442B628">
+            <wp:extent cx="6023921" cy="911577"/>
+            <wp:effectExtent l="38100" t="38100" r="34290" b="41275"/>
+            <wp:docPr id="1800879850" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA4B26B-DC48-43BD-85D5-4BB4AB2D0EE8}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1800879850" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6156249" cy="931602"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C35210" w14:textId="77777777" w:rsidR="000A336A" w:rsidRDefault="000A336A" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B798E4" w14:textId="46946495" w:rsidR="000D3CF9" w:rsidRDefault="00CC2CD2" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After </w:t>
+      </w:r>
+      <w:r w:rsidR="00425F8D">
+        <w:t xml:space="preserve">reviewing all APR documents, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425F8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Director of Schools</w:t>
+      </w:r>
+      <w:r w:rsidR="00042297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32010">
+        <w:t>as the LEA Authorized Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6F27">
+        <w:t xml:space="preserve">, will </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3CF9" w:rsidRPr="000D3CF9">
+        <w:t xml:space="preserve">change the form status to </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3CF9" w:rsidRPr="000D3CF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LEA Authorized Representative Approved</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3CF9" w:rsidRPr="000D3CF9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6116AF" w14:textId="77777777" w:rsidR="000D3CF9" w:rsidRPr="00CF045B" w:rsidRDefault="000D3CF9" w:rsidP="00CF045B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADEE6DD" w14:textId="5FE5388E" w:rsidR="00562B9E" w:rsidRDefault="00562B9E" w:rsidP="00743821">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43144C63" wp14:editId="249744B7">
+            <wp:extent cx="3191043" cy="2097437"/>
+            <wp:effectExtent l="38100" t="38100" r="47625" b="36195"/>
+            <wp:docPr id="1413999591" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B505699-12FC-4787-9096-A413EB3012DA}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1413999591" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3197005" cy="2101356"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A1891" w14:textId="77777777" w:rsidR="00562B9E" w:rsidRDefault="00562B9E" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD42382" w14:textId="6DE23847" w:rsidR="00562B9E" w:rsidRDefault="000D3CF9" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D3CF9">
+        <w:t xml:space="preserve">The Director of Schools </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91" w:rsidRPr="00AF04D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>complete the required</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91" w:rsidRPr="002C507A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>attestation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44A91" w:rsidRPr="002C507A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C507A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3CF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF04D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3CF9">
+        <w:t xml:space="preserve"> to TDOE for final approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8CAE34" w14:textId="77777777" w:rsidR="000D3CF9" w:rsidRDefault="000D3CF9" w:rsidP="00423367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454EC61D" w14:textId="25B4E6AA" w:rsidR="00FF2323" w:rsidRDefault="00562B9E" w:rsidP="00BF60DB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="-720"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006908EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2801C653" wp14:editId="0A0C7F1A">
+            <wp:extent cx="6935194" cy="1076032"/>
+            <wp:effectExtent l="38100" t="38100" r="37465" b="29210"/>
+            <wp:docPr id="329063803" name="Picture 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35A3D136-7C42-4C47-83B5-61CDAE7CE1BF}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="329063803" name="Picture 1"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6958443" cy="1079639"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="38100">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122044B8" w14:textId="77777777" w:rsidR="00392B02" w:rsidRDefault="00392B02" w:rsidP="00CF045B"/>
+    <w:p w14:paraId="54F47A44" w14:textId="7CDB2A69" w:rsidR="008E28EB" w:rsidRDefault="00301A55" w:rsidP="00CF045B">
+      <w:r>
+        <w:t>For questions regarding APR Local Determinations, document access in ePlan, or completion of the APR Local Determination</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5402">
+        <w:t xml:space="preserve"> Acknowledgement Form, p</w:t>
+      </w:r>
+      <w:r w:rsidR="008E28EB">
+        <w:t xml:space="preserve">lease contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="008E28EB" w:rsidRPr="00E61165">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>IDEA.Data.Support@tn.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000F5402">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E28EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008E28EB" w:rsidSect="008152C6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569731C7"/>
+    <w:nsid w:val="04171626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3244BFF4"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="281019B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5796A748"/>
+    <w:lvl w:ilvl="0" w:tplc="F6D03CE0">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="569731C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA0A039A"/>
+    <w:lvl w:ilvl="0" w:tplc="98DCB9C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B08E374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61513339"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3244BFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D51D73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3244BFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72DC2278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CA4B206"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -1058,152 +2874,345 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1638103120">
+  <w:num w:numId="1" w16cid:durableId="1012950519">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1638103120">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1701664426">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1797987097">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="230116443">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="65231461">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00864F50"/>
+    <w:rsid w:val="00005F51"/>
+    <w:rsid w:val="000064EC"/>
+    <w:rsid w:val="00006F76"/>
+    <w:rsid w:val="00026852"/>
+    <w:rsid w:val="000323D7"/>
+    <w:rsid w:val="0004173C"/>
+    <w:rsid w:val="00042297"/>
     <w:rsid w:val="0005141B"/>
     <w:rsid w:val="00065C2C"/>
+    <w:rsid w:val="00080D36"/>
+    <w:rsid w:val="00092FB9"/>
+    <w:rsid w:val="000A336A"/>
+    <w:rsid w:val="000B335B"/>
+    <w:rsid w:val="000B781D"/>
+    <w:rsid w:val="000C25E9"/>
+    <w:rsid w:val="000D3CF9"/>
+    <w:rsid w:val="000F5402"/>
     <w:rsid w:val="00104C3D"/>
+    <w:rsid w:val="00123CAB"/>
+    <w:rsid w:val="00137A1A"/>
+    <w:rsid w:val="00156566"/>
+    <w:rsid w:val="0019733D"/>
     <w:rsid w:val="001A2296"/>
+    <w:rsid w:val="00202DE9"/>
+    <w:rsid w:val="0022581E"/>
+    <w:rsid w:val="002302A0"/>
     <w:rsid w:val="00234D2A"/>
+    <w:rsid w:val="002505DD"/>
     <w:rsid w:val="00294254"/>
+    <w:rsid w:val="002B4EB4"/>
+    <w:rsid w:val="002C507A"/>
+    <w:rsid w:val="00300654"/>
+    <w:rsid w:val="00301A55"/>
+    <w:rsid w:val="00342B73"/>
+    <w:rsid w:val="00343FFC"/>
+    <w:rsid w:val="00353B0B"/>
+    <w:rsid w:val="00364FAC"/>
     <w:rsid w:val="0037430A"/>
     <w:rsid w:val="00380EA3"/>
+    <w:rsid w:val="00392B02"/>
+    <w:rsid w:val="003A68C5"/>
+    <w:rsid w:val="003B165D"/>
+    <w:rsid w:val="003B67FD"/>
+    <w:rsid w:val="003C6F27"/>
+    <w:rsid w:val="003D08BF"/>
+    <w:rsid w:val="003F39AF"/>
+    <w:rsid w:val="003F3CBB"/>
+    <w:rsid w:val="003F4971"/>
+    <w:rsid w:val="00400BCB"/>
     <w:rsid w:val="00416A58"/>
+    <w:rsid w:val="00423367"/>
+    <w:rsid w:val="00423377"/>
+    <w:rsid w:val="00423804"/>
+    <w:rsid w:val="00425F8D"/>
+    <w:rsid w:val="004274AB"/>
+    <w:rsid w:val="0046166E"/>
+    <w:rsid w:val="00462777"/>
+    <w:rsid w:val="004D26B4"/>
     <w:rsid w:val="004E044B"/>
+    <w:rsid w:val="004E4A58"/>
     <w:rsid w:val="004F70BA"/>
+    <w:rsid w:val="00502356"/>
+    <w:rsid w:val="005424DF"/>
+    <w:rsid w:val="00554A1A"/>
+    <w:rsid w:val="00560A29"/>
+    <w:rsid w:val="00562B9E"/>
+    <w:rsid w:val="00562C2B"/>
+    <w:rsid w:val="0057768E"/>
+    <w:rsid w:val="005A7E4F"/>
+    <w:rsid w:val="005C5A91"/>
+    <w:rsid w:val="00600E36"/>
     <w:rsid w:val="0060624A"/>
     <w:rsid w:val="00606502"/>
+    <w:rsid w:val="00611514"/>
+    <w:rsid w:val="00642776"/>
+    <w:rsid w:val="006462A8"/>
+    <w:rsid w:val="0065259C"/>
+    <w:rsid w:val="00652A77"/>
     <w:rsid w:val="006908EF"/>
+    <w:rsid w:val="006A39BD"/>
+    <w:rsid w:val="006D63D5"/>
+    <w:rsid w:val="006F0E67"/>
+    <w:rsid w:val="00722CB7"/>
     <w:rsid w:val="00730073"/>
+    <w:rsid w:val="00743821"/>
+    <w:rsid w:val="007629EC"/>
+    <w:rsid w:val="00772110"/>
+    <w:rsid w:val="00774B37"/>
+    <w:rsid w:val="007A15E0"/>
+    <w:rsid w:val="007A690E"/>
+    <w:rsid w:val="007A73BA"/>
+    <w:rsid w:val="007B08F5"/>
+    <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="008131EA"/>
+    <w:rsid w:val="008152C6"/>
+    <w:rsid w:val="00862298"/>
     <w:rsid w:val="00864F50"/>
     <w:rsid w:val="008908C6"/>
+    <w:rsid w:val="00895BE1"/>
+    <w:rsid w:val="008C6C04"/>
+    <w:rsid w:val="008E28EB"/>
+    <w:rsid w:val="008F55E7"/>
+    <w:rsid w:val="00910F9B"/>
+    <w:rsid w:val="0091447C"/>
     <w:rsid w:val="009156A5"/>
+    <w:rsid w:val="00923343"/>
+    <w:rsid w:val="00976EA1"/>
     <w:rsid w:val="009908AD"/>
+    <w:rsid w:val="009C7B4D"/>
+    <w:rsid w:val="009E349E"/>
     <w:rsid w:val="009E5E30"/>
     <w:rsid w:val="00A17F25"/>
+    <w:rsid w:val="00A446BE"/>
+    <w:rsid w:val="00A64B17"/>
+    <w:rsid w:val="00A863FF"/>
+    <w:rsid w:val="00A94E18"/>
+    <w:rsid w:val="00AA21C8"/>
+    <w:rsid w:val="00AA3F09"/>
+    <w:rsid w:val="00AB1174"/>
+    <w:rsid w:val="00AB6BF3"/>
+    <w:rsid w:val="00AC32F4"/>
+    <w:rsid w:val="00AC54A2"/>
+    <w:rsid w:val="00AC54D4"/>
+    <w:rsid w:val="00AC5FB6"/>
     <w:rsid w:val="00AD2EEA"/>
+    <w:rsid w:val="00AF04D5"/>
+    <w:rsid w:val="00AF0BC3"/>
     <w:rsid w:val="00AF4868"/>
+    <w:rsid w:val="00B23D7A"/>
+    <w:rsid w:val="00B25667"/>
+    <w:rsid w:val="00B33D7D"/>
+    <w:rsid w:val="00B51AE3"/>
     <w:rsid w:val="00B7276F"/>
     <w:rsid w:val="00B834F3"/>
+    <w:rsid w:val="00BA19C7"/>
+    <w:rsid w:val="00BA43A0"/>
     <w:rsid w:val="00BA57A7"/>
+    <w:rsid w:val="00BB16E2"/>
+    <w:rsid w:val="00BC7D47"/>
     <w:rsid w:val="00BE2A25"/>
+    <w:rsid w:val="00BF60DB"/>
+    <w:rsid w:val="00C13710"/>
+    <w:rsid w:val="00C21A18"/>
+    <w:rsid w:val="00C302B2"/>
+    <w:rsid w:val="00C32A7D"/>
+    <w:rsid w:val="00C43007"/>
+    <w:rsid w:val="00C44C0A"/>
+    <w:rsid w:val="00C53098"/>
+    <w:rsid w:val="00C617D7"/>
     <w:rsid w:val="00C622E9"/>
+    <w:rsid w:val="00C71D82"/>
     <w:rsid w:val="00C77E24"/>
+    <w:rsid w:val="00C879C6"/>
+    <w:rsid w:val="00CA5EF6"/>
+    <w:rsid w:val="00CC2CD2"/>
     <w:rsid w:val="00CD52BB"/>
+    <w:rsid w:val="00CF045B"/>
     <w:rsid w:val="00CF5DEE"/>
+    <w:rsid w:val="00D05A27"/>
     <w:rsid w:val="00D3436A"/>
+    <w:rsid w:val="00D367CC"/>
+    <w:rsid w:val="00D508EC"/>
     <w:rsid w:val="00D51EDC"/>
     <w:rsid w:val="00D6345F"/>
+    <w:rsid w:val="00D81DB5"/>
+    <w:rsid w:val="00D93E33"/>
     <w:rsid w:val="00DA04A2"/>
+    <w:rsid w:val="00DB6B0E"/>
     <w:rsid w:val="00DE6BDD"/>
+    <w:rsid w:val="00E1464D"/>
+    <w:rsid w:val="00E21CEA"/>
+    <w:rsid w:val="00E31676"/>
     <w:rsid w:val="00E3586E"/>
+    <w:rsid w:val="00E44A91"/>
     <w:rsid w:val="00E560E2"/>
     <w:rsid w:val="00E9165E"/>
     <w:rsid w:val="00E91DA7"/>
+    <w:rsid w:val="00EA4DE6"/>
     <w:rsid w:val="00EB7145"/>
     <w:rsid w:val="00EC193C"/>
     <w:rsid w:val="00EC6DAB"/>
     <w:rsid w:val="00F10D55"/>
+    <w:rsid w:val="00F1452B"/>
     <w:rsid w:val="00F275D7"/>
+    <w:rsid w:val="00F32010"/>
+    <w:rsid w:val="00F519E8"/>
     <w:rsid w:val="00F538DB"/>
+    <w:rsid w:val="00F568ED"/>
     <w:rsid w:val="00F6496E"/>
+    <w:rsid w:val="00F70EB1"/>
+    <w:rsid w:val="00F7443B"/>
+    <w:rsid w:val="00F92027"/>
+    <w:rsid w:val="00FA7DC3"/>
+    <w:rsid w:val="00FB6052"/>
     <w:rsid w:val="00FC641A"/>
     <w:rsid w:val="00FD0C17"/>
+    <w:rsid w:val="00FF2323"/>
     <w:rsid w:val="00FF616F"/>
+    <w:rsid w:val="079C103E"/>
+    <w:rsid w:val="0C97FB0D"/>
+    <w:rsid w:val="11FED142"/>
+    <w:rsid w:val="1357360D"/>
+    <w:rsid w:val="1556ED9F"/>
+    <w:rsid w:val="18907BBC"/>
+    <w:rsid w:val="1E3E6071"/>
+    <w:rsid w:val="1FCF6D22"/>
+    <w:rsid w:val="20764E54"/>
+    <w:rsid w:val="21910708"/>
+    <w:rsid w:val="233BFA70"/>
+    <w:rsid w:val="29E823A1"/>
+    <w:rsid w:val="2E63BADA"/>
+    <w:rsid w:val="2F0C7535"/>
+    <w:rsid w:val="30977050"/>
+    <w:rsid w:val="309B85F7"/>
+    <w:rsid w:val="3769C70D"/>
+    <w:rsid w:val="3CCCED20"/>
+    <w:rsid w:val="3FB914E7"/>
+    <w:rsid w:val="44D8C812"/>
+    <w:rsid w:val="48179CE3"/>
+    <w:rsid w:val="4DDF2E7C"/>
+    <w:rsid w:val="4FF43078"/>
+    <w:rsid w:val="508C3EE8"/>
+    <w:rsid w:val="55CD318E"/>
+    <w:rsid w:val="5696B275"/>
+    <w:rsid w:val="598BF9C9"/>
+    <w:rsid w:val="5B5B8049"/>
+    <w:rsid w:val="6405370B"/>
+    <w:rsid w:val="6A0A3209"/>
+    <w:rsid w:val="6A92B5F5"/>
+    <w:rsid w:val="6ADED0E5"/>
+    <w:rsid w:val="6B775456"/>
+    <w:rsid w:val="6CE4A34B"/>
+    <w:rsid w:val="70A5CA89"/>
+    <w:rsid w:val="766B8157"/>
+    <w:rsid w:val="79D9583E"/>
+    <w:rsid w:val="7B760DC8"/>
+    <w:rsid w:val="7E0FAB2B"/>
+    <w:rsid w:val="7FEDD87E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BDBB3DC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EAE366AD-C26D-4758-AB98-C1561D1F7EA0}"/>
+  <w15:docId w15:val="{15D5A2B5-0359-47F0-8236-54248320B156}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1562,50 +3571,93 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0019733D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F519E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1635,62 +3687,98 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A2296"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008131EA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A94E18"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0019733D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F519E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1511231&amp;inline=true" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eplan.tn.gov/DocumentLibrary/ViewDocument.aspx?DocumentKey=1511231&amp;inline=true" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IDEA.Data.Support@tn.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1922,148 +4010,193 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001217C81DB5D7A4409C538209B5E31D3D" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c5f622fd14b23b8aa834fb415bc54607">
-[...2 lines deleted...]
-    <xsd:import namespace="ebebac9a-f41f-435c-8658-24a8bd613481"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E8895C1FA3F1CA4499D0D2D563BE4BCE" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a130f38d07a83c26f2bd90dd27b74e9c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e31097-e482-4017-97c8-3bdd71966d55" xmlns:ns3="47f1e283-fd89-4cbb-abd9-0f9133e10cb6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ab41f4ed85c798cbd093ce009351763" ns2:_="" ns3:_="">
+    <xsd:import namespace="62e31097-e482-4017-97c8-3bdd71966d55"/>
+    <xsd:import namespace="47f1e283-fd89-4cbb-abd9-0f9133e10cb6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cc0cc37-03da-4229-bf77-665fc6ac1ecb" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e31097-e482-4017-97c8-3bdd71966d55" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eae4be1d-d524-4aa9-85d5-5e42c742cc32" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="14" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ebebac9a-f41f-435c-8658-24a8bd613481" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47f1e283-fd89-4cbb-abd9-0f9133e10cb6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{458b65e7-bb14-48ae-b81d-9b2024a110af}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="47f1e283-fd89-4cbb-abd9-0f9133e10cb6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2122,117 +4255,134 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="47f1e283-fd89-4cbb-abd9-0f9133e10cb6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e31097-e482-4017-97c8-3bdd71966d55">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB4A05AA-B90B-475E-8907-F75F423EC92A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA245103-B79B-4599-9DEF-B0E3C5D93EB8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06DD913E-6FAB-4F2F-BAD8-3356FA0535D8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42CECCB4-E55B-4EA2-BD1C-78F39B1085AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62e31097-e482-4017-97c8-3bdd71966d55"/>
+    <ds:schemaRef ds:uri="47f1e283-fd89-4cbb-abd9-0f9133e10cb6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA245103-B79B-4599-9DEF-B0E3C5D93EB8}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472CF105-0DA7-4F84-8FA1-B2E377E10C7D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472CF105-0DA7-4F84-8FA1-B2E377E10C7D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="47f1e283-fd89-4cbb-abd9-0f9133e10cb6"/>
+    <ds:schemaRef ds:uri="62e31097-e482-4017-97c8-3bdd71966d55"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>969</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>2</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1136</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Instructions for Accesing APR Documents in ePlan 2026</dc:title>
   <dc:subject/>
   <dc:creator>Melissa Brown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001217C81DB5D7A4409C538209B5E31D3D</vt:lpwstr>
+    <vt:lpwstr>0x010100E8895C1FA3F1CA4499D0D2D563BE4BCE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>