--- v1 (2026-01-07)
+++ v2 (2026-04-22)
@@ -1215,82 +1215,72 @@
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="003E43C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006934E3" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>22(g)(3)(E</w:t>
-[...8 lines deleted...]
-        <w:t>))(</w:t>
+        <w:t>22(g)(3)(E))(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DE4980" w14:textId="3B809C17" w:rsidR="007D47D6" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="000603F6">
+    <w:p w14:paraId="77DE4980" w14:textId="43B58A6B" w:rsidR="007D47D6" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="000603F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C3F88">
@@ -1453,51 +1443,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>origin—the</w:t>
+        <w:t>origin</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000603F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2031,57 +2037,75 @@
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>choice.</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ultimately, the LEA determines the mode of transportation. The mode of transportation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>can not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> create a barrier to transportation to &amp; from school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C505755" w14:textId="5CAF354A" w:rsidR="00242ECD" w:rsidRPr="000603F6" w:rsidRDefault="009370B6" w:rsidP="000603F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use this</w:t>
       </w:r>
       <w:r w:rsidR="00E626D0" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2431,53 +2455,53 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="227F05CF" id="Straight Connector 1" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="498.75pt,2.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOM4fltgEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5ScOg0EyzkkSC9B&#10;EvTxAQy1tAjwBZK15L/PkrKloC1QtMhlxcfO7M5wtb0ZjSYHCFE529J6VVECVrhO2X1Lf3y/v7im&#10;JCZuO66dhZYeIdKb3ccP28E3sHa90x0EgiQ2NoNvaZ+SbxiLogfD48p5sHgpXTA84TbsWRf4gOxG&#10;s3VVXbHBhc4HJyBGPL2bLumu8EsJIj1JGSER3VLsLZUYSnzJke22vNkH7nslTm3w/+jCcGWx6Ex1&#10;xxMnP4P6jcooEVx0Mq2EM8xJqQQUDaimrn5R863nHooWNCf62ab4frTi8XBrnwPaMPjYRP8csopR&#10;BpO/2B8Zi1nH2SwYExF4eHV5+alebygReLe+3nzeZDPZAvYhpi/gDMmLlmplsxbe8MNDTFPqOSUf&#10;a5tjdFp190rrsslTALc6kAPH90tjfSrxJgsLZiRb2i+rdNQwsX4FSVSHDdelepmshZMLATadebXF&#10;7AyT2MEMrP4OPOVnKJSp+xfwjCiVnU0z2Cjrwp+qL1bIKf/swKQ7W/DiumN52GINjk95nNOo5/l8&#10;uy/w5YfcvQIAAP//AwBQSwMEFAAGAAgAAAAhAEkY4njbAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoA2pLm2ZTIQQXxCWhB7i58TaOGq/T2GnC32O4lMtKoxnNvM22k23F&#10;mXrfOEa4nyUgiCunG64Rdh+vdysQPijWqnVMCN/kYZtfX2Uq1W7kgs5lqEUsYZ8qBBNCl0rpK0NW&#10;+ZnriKN3cL1VIcq+lrpXYyy3rXxIkqW0quG4YFRHz4aqYzlYhLfTu9/Nl8VL8XlalePXYTC1I8Tb&#10;m+lpAyLQFC5h+MWP6JBHpr0bWHvRIsRHwt+N3nr9uACxR5gvQOaZ/M+e/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOM4fltgEAANgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBJGOJ42wAAAAMBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="black [3213]">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="25F1B742">
+              <v:line id="Straight Connector 1" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" o:spid="_x0000_s1026" strokecolor="black [3213]" from="0,0" to="498.75pt,2.25pt" w14:anchorId="77EB6CA7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOM4fltgEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5ScOg0EyzkkSC9B&#10;EvTxAQy1tAjwBZK15L/PkrKloC1QtMhlxcfO7M5wtb0ZjSYHCFE529J6VVECVrhO2X1Lf3y/v7im&#10;JCZuO66dhZYeIdKb3ccP28E3sHa90x0EgiQ2NoNvaZ+SbxiLogfD48p5sHgpXTA84TbsWRf4gOxG&#10;s3VVXbHBhc4HJyBGPL2bLumu8EsJIj1JGSER3VLsLZUYSnzJke22vNkH7nslTm3w/+jCcGWx6Ex1&#10;xxMnP4P6jcooEVx0Mq2EM8xJqQQUDaimrn5R863nHooWNCf62ab4frTi8XBrnwPaMPjYRP8csopR&#10;BpO/2B8Zi1nH2SwYExF4eHV5+alebygReLe+3nzeZDPZAvYhpi/gDMmLlmplsxbe8MNDTFPqOSUf&#10;a5tjdFp190rrsslTALc6kAPH90tjfSrxJgsLZiRb2i+rdNQwsX4FSVSHDdelepmshZMLATadebXF&#10;7AyT2MEMrP4OPOVnKJSp+xfwjCiVnU0z2Cjrwp+qL1bIKf/swKQ7W/DiumN52GINjk95nNOo5/l8&#10;uy/w5YfcvQIAAP//AwBQSwMEFAAGAAgAAAAhAEkY4njbAAAAAwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoA2pLm2ZTIQQXxCWhB7i58TaOGq/T2GnC32O4lMtKoxnNvM22k23F&#10;mXrfOEa4nyUgiCunG64Rdh+vdysQPijWqnVMCN/kYZtfX2Uq1W7kgs5lqEUsYZ8qBBNCl0rpK0NW&#10;+ZnriKN3cL1VIcq+lrpXYyy3rXxIkqW0quG4YFRHz4aqYzlYhLfTu9/Nl8VL8XlalePXYTC1I8Tb&#10;m+lpAyLQFC5h+MWP6JBHpr0bWHvRIsRHwt+N3nr9uACxR5gvQOaZ/M+e/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBOM4fltgEAANgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBJGOJ42wAAAAMBAAAPAAAAAAAAAAAAAAAAABAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;">
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2FA9B4" w14:textId="77777777" w:rsidR="00C33658" w:rsidRPr="000603F6" w:rsidRDefault="00C33658" w:rsidP="00F11E97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="360" w:right="1008" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A63DBF5" w14:textId="0C6B5F32" w:rsidR="002A3D7C" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="006F4254">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -3948,2106 +3972,1461 @@
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>convenient.</w:t>
       </w:r>
       <w:r w:rsidR="004D6E0E" w:rsidRPr="000603F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A63DBF8" w14:textId="11435C4C" w:rsidR="002A3D7C" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="006F4254">
+    <w:p w14:paraId="2A63DBF8" w14:textId="111887FA" w:rsidR="002A3D7C" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="7B32CFA5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="540" w:right="338"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000603F6">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vehicles</w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>option</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>parent/guardian/student</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027675D" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...9 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>personal</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>vehicle</w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D6E0E" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D6E0E" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Persons</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transporting</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>valid</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>driver’s</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>license</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>automobile</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>insurance</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>car</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>being</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>driven.</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Payment</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>providing</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transportation</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pre-loaded</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>gas</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>card</w:t>
       </w:r>
-      <w:r w:rsidR="00D17105">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000B5ACD" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>/check</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17105" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>determined</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>attendance.</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>subject</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>cost</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C33658" w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000603F6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="7B32CFA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>gasoline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A63DBF9" w14:textId="5BAA14BE" w:rsidR="002A3D7C" w:rsidRPr="000603F6" w:rsidRDefault="002A3D7C" w:rsidP="006F4254">
+    <w:p w14:paraId="13309A1F" w14:textId="444ECCA3" w:rsidR="000B5ACD" w:rsidRPr="000B5ACD" w:rsidRDefault="000B5ACD" w:rsidP="089D089E">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="089D089E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>School Buses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="089D089E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School bus transportation is the district’s primary mode of service, as it is generally the safest and most </w:t>
+      </w:r>
+      <w:r w:rsidR="677AC354" w:rsidRPr="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r w:rsidR="677AC354" w:rsidRPr="089D089E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="677AC354" w:rsidRPr="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5ACD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option. Implementation of a new or modified bus route may require several days. If a student has an Individualized Education Program (IEP) that includes transportation as a related service, this information must be communicated to the Educational Liaison to ensure appropriate coordination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A63DBFD" w14:textId="6CECE957" w:rsidR="00E47E8E" w:rsidRPr="000603F6" w:rsidRDefault="00E47E8E" w:rsidP="00C36F06">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="left" w:pos="8100"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="540" w:right="338"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...756 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E47E8E" w:rsidRPr="000603F6" w:rsidSect="00444CF4">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1080" w:bottom="1267" w:left="1080" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="679626A4" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1" w:rsidP="0089763D">
+    <w:p w14:paraId="596F02B1" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96" w:rsidP="0089763D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="148C67B8" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1" w:rsidP="0089763D">
+    <w:p w14:paraId="7C791AC8" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96" w:rsidP="0089763D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="182F73E7" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1"/>
+    <w:p w14:paraId="605AB446" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:panose1 w:val="020B0606030504020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="PermianSlabSerifTypeface">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000022F" w:usb1="4000A46A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A63DC06" w14:textId="77777777" w:rsidR="0089763D" w:rsidRDefault="0089763D" w:rsidP="0089763D">
     <w:pPr>
       <w:spacing w:before="12"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A63DC07" w14:textId="77777777" w:rsidR="0089763D" w:rsidRDefault="005616B1" w:rsidP="00364BE0">
     <w:pPr>
@@ -6149,55 +5528,55 @@
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-                <v:shape id="Freeform 3" o:spid="_x0000_s1028" style="position:absolute;left:5;top:5;width:8841;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8841,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfTpe9xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk2FFo1ZxRakORQh1pQeH9lnEpp9m2bXGP+9Kwg9DjPzDZOuR9OKgXrXWFbwHMUg&#10;iEurG64UHL62T3MQziNrbC2Tggs5WK8mDykm2p45p2HvKxEg7BJUUHvfJVK6siaDLrIdcfCOtjfo&#10;g+wrqXs8B7hp5SyOX6XBhsNCjR2911T+7k9Ggf7wW3or8kWuT8Xs8y/7/tnsjFKP03GzBOFp9P/h&#10;ezvTCl7gdiXcALm6AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN9Ol73EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l8841,e" filled="f" strokecolor="#d90030" strokeweight=".5pt">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="1ED175E4">
+            <v:group id="Group 1" style="width:525.3pt;height:3.55pt;flip:y;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="8851,10" o:spid="_x0000_s1026" w14:anchorId="0C2B76F3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzI6XHKwMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA8tmgkr3GEyEGRDQXS&#10;NkDc3mmKWlCKZEnacvr1HS5yZKc5NLkIQ81w5s2bhecXu5ajLdOmkSLHo5MUIyaoLBpR5fjH6ubT&#10;AiNjiSgIl4Ll+JEZfLF8/+68Uxkby1rygmkEToTJOpXj2lqVJYmhNWuJOZGKCVCWUrfEwlFXSaFJ&#10;B95bnozTdJ50UhdKS8qMgb9XQYmX3n9ZMmq/l6VhFvEcAzbrv9p/1+6bLM9JVmmi6oZGGOQVKFrS&#10;CAi6d3VFLEEb3Txz1TZUSyNLe0Jlm8iybCjzOUA2o/Qom1stN8rnUmVdpfY0AbVHPL3aLf22vdXq&#10;Qd3rgB7EO0l/GeAl6VSVDfXuXAVjtO6+ygLqSTZW+sR3pW5RyRv1E9rA/4Hk0M4z/bhnmu0sovBz&#10;Pj8dTUZQEAq66SxdzEIlaA3lenaL1tfx3mIxG4VLcNlhJJkLHMFGcK74EWkQIYl7jZoCQmEkSAu4&#10;PbVo7Hwcp+mK+CYaHJMx+RlGkGBMrk9+sZjGJHx8ku2zPjAfZn1w4cWkYYTMU5eYt3XJQ00U881n&#10;XBdEAgFhIPBGM+bGEk0Ch96o7yMzbKKBplMmM9Br/26f/+RtTwMQuDH2lknoA5KR7Z2xYawLkHxb&#10;FxH0CjqubDlM+MdPKEUzFCtT7Q2gMMHgQ4JWKeqQL1Z013sZ90beC1jMnzua9DbO0XjgCGBXPTBS&#10;91jpTkSwICHitmfqp0hJ4+ZhBcD6MQIPYOQSe8EWYh/bhjsxhIa1eLwQNUawENdhDBWxDpkL4UTU&#10;5djz4H60cstW0qvs0aRCkCctF0Or0PMDVEENN1wAP8j7oA7roKBC3jSc+xJw4aDMJ7PAjZG8KZzS&#10;oTG6Wl9yjbYEVv3VWZpO+g1xYAYrVRTeWc1IcR1lSxoeZAjOgVtYfqFV3X4w2VoWj9C2WoYHBB48&#10;EGqp/2DUweORY/N7QzTDiH8RMHdno+nUvTb+MJ2djuGgh5r1UEMEBVc5thgK78RLG16ojdJNVUOk&#10;sFCF/Azbtmxcd3t8AVU8wOh7ab/5/P6GZwP+HrxLw7O/8fQQL/8CAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+liAm2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3W2JVdJsSiko&#10;Ir0YtfQ4zY7JYnY2ZLdt/Pdue9HLwOM93vumWI6uE0cagvWsYTpRIIhrbyw3Gj7en+4eQYSIbLDz&#10;TBp+KMCyvL4qMDf+xG90rGIjUgmHHDW0Mfa5lKFuyWGY+J44eV9+cBiTHBppBjylctfJmVJz6dBy&#10;Wmixp3VL9Xd1cBo+VzajbLt73aia6MXI3XNlM61vb8bVAkSkMf6F4Yyf0KFMTHt/YBNEpyE9Ei/3&#10;7Kl7NQex1/AwBVkW8j98+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzI6XHKwMAANAH&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+liAm2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAIUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjAYA&#10;AAAA&#10;">
+              <v:group id="Group 2" style="position:absolute;left:5;top:5;width:8841;height:2" coordsize="8841,2" coordorigin="5,5" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSlSazxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6ibaFomuEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6FUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqeXz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSlSazxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:shape id="Freeform 3" style="position:absolute;left:5;top:5;width:8841;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8841,2" o:spid="_x0000_s1028" filled="f" strokecolor="#d90030" strokeweight=".5pt" path="m,l8841,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfTpe9xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk2FFo1ZxRakORQh1pQeH9lnEpp9m2bXGP+9Kwg9DjPzDZOuR9OKgXrXWFbwHMUg&#10;iEurG64UHL62T3MQziNrbC2Tggs5WK8mDykm2p45p2HvKxEg7BJUUHvfJVK6siaDLrIdcfCOtjfo&#10;g+wrqXs8B7hp5SyOX6XBhsNCjR2911T+7k9Ggf7wW3or8kWuT8Xs8y/7/tnsjFKP03GzBOFp9P/h&#10;ezvTCl7gdiXcALm6AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN9Ol73EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;8841,0" o:connectangles="0,0"/>
                 </v:shape>
               </v:group>
               <w10:anchorlock/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A63DC08" w14:textId="44578AC5" w:rsidR="004313EE" w:rsidRPr="004313EE" w:rsidRDefault="004313EE" w:rsidP="00364BE0">
     <w:pPr>
       <w:spacing w:before="59" w:line="216" w:lineRule="exact"/>
       <w:ind w:right="-40"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004313EE">
       <w:rPr>
         <w:rFonts w:eastAsia="Open Sans" w:cs="Open Sans"/>
         <w:color w:val="7E7578"/>
@@ -6718,66 +6097,66 @@
                                 </a:lnTo>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:srgbClr val="D90030"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-                <v:shape id="Freeform 3" o:spid="_x0000_s1028" style="position:absolute;left:5;top:5;width:8841;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8841,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxTzgjvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVA+i1SgqiB5EqLsVj0MztsVmUpuo9d+bg+Dx8b5ni9ZU4kGNKy0rGPQjEMSZ1SXn&#10;Cv7/Nr9jEM4ja6wsk4IXOVjMOz8zjLV9ckKPo89FCGEXo4LC+zqW0mUFGXR9WxMH7mIbgz7AJpe6&#10;wWcIN5UcRtFIGiw5NBRY07qg7Hq8GwV66ze0SpNJou/pcH/bnc7Lg1Gq122XUxCeWv8Vf9w7rSBs&#10;DVfCDZDzNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxTzgjvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l8841,e" filled="f" strokecolor="#d90030" strokeweight=".5pt">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="312244DE">
+            <v:group id="Group 6" style="width:7in;height:3.6pt;flip:y;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="8851,10" o:spid="_x0000_s1026" w14:anchorId="74F1A335" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDgIxMLAMAANAHAAAOAAAAZHJzL2Uyb0RvYy54bWykVUtv2zAMvg/YfxB03LDaeTY16hRDXxjQ&#10;bQWa7a7I8gOTJU1S4nS/ftTDqZOuh7UXgxYp8iP5kTq/2LUcbZk2jRQ5Hp2kGDFBZdGIKsc/Vjef&#10;FhgZS0RBuBQsx4/M4Ivl+3fnncrYWNaSF0wjcCJM1qkc19aqLEkMrVlLzIlUTICylLolFn51lRSa&#10;dOC95ck4TedJJ3WhtKTMGDi9Ckq89P7LklH7vSwNs4jnGLBZ/9X+u3bfZHlOskoTVTc0wiCvQNGS&#10;RkDQvasrYgna6OaZq7ahWhpZ2hMq20SWZUOZzwGyGaVH2dxquVE+lyrrKrUvE5T2qE6vdku/bW+1&#10;elD3OqAH8U7SXwbqknSqyoZ6918FY7TuvsoC+kk2VvrEd6VuUckb9RNo4E8gObTzlX7cV5rtLKJw&#10;OJ+m6SKFhlDQTWen49gJWkO7nt2i9XW8t1jMRuHSyN9ISOYCR7ARnGt+RBpESOJeo6bI8SlGgrSA&#10;25cWjV3/j9N0TXxTGVwlY/IzjCDBWaBZn/xiMY1J+Pgk22d9YD7M+uDCi0nDCJknlpi3seShJop5&#10;8hnHglhAGOdQwBvNmBtLNAk19EY9j8yQRANNp0xmgGv/ps9/1m1fBijgxthbJoEHJCPbO2PDWBcg&#10;eVoXEfQKGFe2HCb84yeUohmKnan2BtCYYPAhQasUdcg3K7rrvYx7I+8FLObPHU16G+doPHAEsKse&#10;GKl7rHQnIliQEHHbM/VTpKRx87ACYP0YgQcwcom9YAuxj23DnRhCw1o8XogaI1iI68BURaxD5kI4&#10;EXU59nVwB63cspX0Kns0qRDkScvF0CpwfoAqqOGGCwDzGwQf1GEdNFTIm4Zz3wIuHJT5ZBZqYyRv&#10;Cqd0aIyu1pdcoy2BVX91lqaTfkMcmMFKFYV3VjNSXEfZkoYHGYJzqC0sv0BVtx9MtpbFI9BWy/CA&#10;wIMHQi31H4w6eDxybH5viGYY8S8C5u5sNJ2618b/hPWG9FCzHmqIoOAqxxZD4514acMLtVG6qWqI&#10;FBaqkJ9h25aNY7fHF1DFHxh9L+03n9/f8GzA6cG7NPz3N54e4uVfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAhRJIf9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzKCN7trCVpiNqUU&#10;FBEvTVV6nGanydLsbMhu2/jvu/WilwePN7z3TbEYXSdONATrWcPDVIEgrr2x3Gj43Lzcz0GEiGyw&#10;80wafijAopzcFJgbf+Y1narYiFTCIUcNbYx9LmWoW3IYpr4nTtneDw5jskMjzYDnVO46OVPqUTq0&#10;nBZa7GnVUn2ojk7D19JmlH1v3z9UTfRm5Pa1spnWd7fj8hlEpDH+HcMVP6FDmZh2/sgmiE5DeiT+&#10;6jVTap78TsPTDGRZyP/w5QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDgIxMLAMAANAH&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFEkh/2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAIYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjAYA&#10;AAAA&#10;">
+              <v:group id="Group 2" style="position:absolute;left:5;top:5;width:8841;height:2" coordsize="8841,2" coordorigin="5,5" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiR7jExQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6iZKW4muEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6EUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqfnz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iF3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiR7jExQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:shape id="Freeform 3" style="position:absolute;left:5;top:5;width:8841;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8841,2" o:spid="_x0000_s1028" filled="f" strokecolor="#d90030" strokeweight=".5pt" path="m,l8841,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxTzgjvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVA+i1SgqiB5EqLsVj0MztsVmUpuo9d+bg+Dx8b5ni9ZU4kGNKy0rGPQjEMSZ1SXn&#10;Cv7/Nr9jEM4ja6wsk4IXOVjMOz8zjLV9ckKPo89FCGEXo4LC+zqW0mUFGXR9WxMH7mIbgz7AJpe6&#10;wWcIN5UcRtFIGiw5NBRY07qg7Hq8GwV66ze0SpNJou/pcH/bnc7Lg1Gq122XUxCeWv8Vf9w7rSBs&#10;DVfCDZDzNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxTzgjvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;8841,0" o:connectangles="0,0"/>
                 </v:shape>
               </v:group>
               <w10:anchorlock/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A63DC0C" w14:textId="4863DDAD" w:rsidR="008831C4" w:rsidRPr="000603F6" w:rsidRDefault="00444CF4" w:rsidP="00444CF4">
+  <w:p w14:paraId="2A63DC0C" w14:textId="6D872FDF" w:rsidR="008831C4" w:rsidRPr="000603F6" w:rsidRDefault="00444CF4" w:rsidP="00444CF4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:spacing w:before="59" w:line="216" w:lineRule="exact"/>
       <w:ind w:right="-43"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Division</w:t>
     </w:r>
     <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6940,69 +6319,79 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
     <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="008C1319">
+    <w:r w:rsidR="000B5ACD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Decem</w:t>
+      <w:t>April</w:t>
     </w:r>
     <w:r w:rsidR="00E41F2F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ber 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="000B5ACD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="7E7578"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t>710</w:t>
     </w:r>
     <w:r w:rsidR="00C33658" w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
@@ -7185,65 +6574,65 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>37243</w:t>
     </w:r>
     <w:r w:rsidRPr="000603F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Open Sans" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="7E7578"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t>tn.gov/education</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="446300F3" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1" w:rsidP="0089763D">
+    <w:p w14:paraId="2FAF8DCC" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96" w:rsidP="0089763D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1620152F" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1" w:rsidP="0089763D">
+    <w:p w14:paraId="2A1E3795" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96" w:rsidP="0089763D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A614851" w14:textId="77777777" w:rsidR="008C3CB1" w:rsidRDefault="008C3CB1"/>
+    <w:p w14:paraId="151EB042" w14:textId="77777777" w:rsidR="007F2C96" w:rsidRDefault="007F2C96"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A63DC03" w14:textId="45B22A97" w:rsidR="0089763D" w:rsidRDefault="0089763D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A63DC04" w14:textId="77777777" w:rsidR="0089763D" w:rsidRDefault="0089763D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A63DC0A" w14:textId="1EF28E06" w:rsidR="008831C4" w:rsidRDefault="008831C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
@@ -7649,268 +7038,285 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1208175844">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1191341643">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="185483476">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="16003344">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1000618008">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="169175831">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjI0MjMxNzayNDI0MDdQ0lEKTi0uzszPAykwNKsFAEvvZEYtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00957E2F"/>
     <w:rsid w:val="00022E28"/>
     <w:rsid w:val="00025247"/>
     <w:rsid w:val="000265DC"/>
     <w:rsid w:val="00027DAA"/>
     <w:rsid w:val="00047C84"/>
-    <w:rsid w:val="00055244"/>
     <w:rsid w:val="00057DEE"/>
     <w:rsid w:val="000603F6"/>
     <w:rsid w:val="000827FD"/>
     <w:rsid w:val="00086D75"/>
     <w:rsid w:val="000936CC"/>
     <w:rsid w:val="000B2D89"/>
+    <w:rsid w:val="000B5ACD"/>
     <w:rsid w:val="000D3E07"/>
+    <w:rsid w:val="000E6DF2"/>
     <w:rsid w:val="0012065C"/>
+    <w:rsid w:val="001332B3"/>
     <w:rsid w:val="00134746"/>
     <w:rsid w:val="00147464"/>
     <w:rsid w:val="00162FE8"/>
     <w:rsid w:val="001A2F83"/>
     <w:rsid w:val="001A7167"/>
     <w:rsid w:val="001E5A56"/>
     <w:rsid w:val="001E6D26"/>
     <w:rsid w:val="00242ECD"/>
     <w:rsid w:val="002541C9"/>
     <w:rsid w:val="00262BC1"/>
     <w:rsid w:val="0027675D"/>
+    <w:rsid w:val="00285E38"/>
     <w:rsid w:val="00290649"/>
     <w:rsid w:val="00297233"/>
     <w:rsid w:val="002A3D7C"/>
     <w:rsid w:val="002C21AC"/>
     <w:rsid w:val="002D6888"/>
     <w:rsid w:val="00310833"/>
     <w:rsid w:val="00326BDF"/>
     <w:rsid w:val="0033603D"/>
     <w:rsid w:val="00344535"/>
     <w:rsid w:val="00364BE0"/>
     <w:rsid w:val="00394685"/>
     <w:rsid w:val="003C74B7"/>
     <w:rsid w:val="003E43C5"/>
     <w:rsid w:val="003F241E"/>
     <w:rsid w:val="00425C99"/>
     <w:rsid w:val="004313EE"/>
     <w:rsid w:val="0043546A"/>
     <w:rsid w:val="00444CF4"/>
     <w:rsid w:val="004552D3"/>
     <w:rsid w:val="0046272C"/>
     <w:rsid w:val="0046792E"/>
     <w:rsid w:val="00497026"/>
+    <w:rsid w:val="004A6C2E"/>
     <w:rsid w:val="004D6E0E"/>
     <w:rsid w:val="004E0FB3"/>
     <w:rsid w:val="004E5EF9"/>
     <w:rsid w:val="00525DC0"/>
     <w:rsid w:val="00527ACC"/>
+    <w:rsid w:val="00541856"/>
     <w:rsid w:val="00542B2B"/>
     <w:rsid w:val="005616B1"/>
+    <w:rsid w:val="00590C32"/>
     <w:rsid w:val="005935CB"/>
+    <w:rsid w:val="0059397E"/>
     <w:rsid w:val="005D5FE2"/>
     <w:rsid w:val="005D7353"/>
     <w:rsid w:val="005D7CBC"/>
     <w:rsid w:val="005E0139"/>
     <w:rsid w:val="005F5D2A"/>
+    <w:rsid w:val="006154C6"/>
     <w:rsid w:val="00625B03"/>
     <w:rsid w:val="00642AEE"/>
     <w:rsid w:val="00664E54"/>
     <w:rsid w:val="00665EBF"/>
     <w:rsid w:val="00671B7E"/>
     <w:rsid w:val="006934E3"/>
     <w:rsid w:val="006C1183"/>
     <w:rsid w:val="006E2685"/>
     <w:rsid w:val="006F4254"/>
     <w:rsid w:val="0072246F"/>
     <w:rsid w:val="00724F02"/>
     <w:rsid w:val="00725F01"/>
     <w:rsid w:val="00737ED1"/>
     <w:rsid w:val="007450D4"/>
     <w:rsid w:val="0074788D"/>
     <w:rsid w:val="00772246"/>
     <w:rsid w:val="0078276E"/>
     <w:rsid w:val="007A28C2"/>
     <w:rsid w:val="007C342C"/>
     <w:rsid w:val="007D47D6"/>
     <w:rsid w:val="007D7FF2"/>
+    <w:rsid w:val="007F2C96"/>
     <w:rsid w:val="00802646"/>
+    <w:rsid w:val="0082560B"/>
     <w:rsid w:val="0083644D"/>
     <w:rsid w:val="00841C84"/>
     <w:rsid w:val="00853680"/>
     <w:rsid w:val="008719E7"/>
     <w:rsid w:val="008831C4"/>
     <w:rsid w:val="0089763D"/>
     <w:rsid w:val="008B4FC9"/>
     <w:rsid w:val="008B6C9B"/>
     <w:rsid w:val="008C1319"/>
     <w:rsid w:val="008C3CB1"/>
     <w:rsid w:val="008C3F88"/>
     <w:rsid w:val="008D45C4"/>
     <w:rsid w:val="008D7152"/>
     <w:rsid w:val="0090083D"/>
     <w:rsid w:val="00922DF4"/>
     <w:rsid w:val="009264E5"/>
     <w:rsid w:val="009330F5"/>
     <w:rsid w:val="00933F48"/>
     <w:rsid w:val="00934A1D"/>
     <w:rsid w:val="009370B6"/>
     <w:rsid w:val="009447FF"/>
     <w:rsid w:val="0094727C"/>
     <w:rsid w:val="00957E2F"/>
+    <w:rsid w:val="00962C18"/>
     <w:rsid w:val="00985C0B"/>
     <w:rsid w:val="009A343D"/>
     <w:rsid w:val="009A492F"/>
     <w:rsid w:val="009A6978"/>
     <w:rsid w:val="009B332A"/>
     <w:rsid w:val="009B3771"/>
     <w:rsid w:val="009C3A93"/>
     <w:rsid w:val="009F3CE9"/>
     <w:rsid w:val="00A427E5"/>
     <w:rsid w:val="00A7214F"/>
     <w:rsid w:val="00AB06F7"/>
     <w:rsid w:val="00B04B71"/>
     <w:rsid w:val="00B07A60"/>
     <w:rsid w:val="00BA3AA3"/>
     <w:rsid w:val="00BD2844"/>
     <w:rsid w:val="00BD44E0"/>
     <w:rsid w:val="00BE6FF8"/>
     <w:rsid w:val="00BF21D9"/>
     <w:rsid w:val="00BF59AC"/>
     <w:rsid w:val="00C33658"/>
+    <w:rsid w:val="00C36F06"/>
     <w:rsid w:val="00C40544"/>
     <w:rsid w:val="00C41931"/>
     <w:rsid w:val="00C46618"/>
     <w:rsid w:val="00C46844"/>
     <w:rsid w:val="00C479CB"/>
     <w:rsid w:val="00C53ABC"/>
     <w:rsid w:val="00D01A36"/>
     <w:rsid w:val="00D17105"/>
     <w:rsid w:val="00D8606A"/>
     <w:rsid w:val="00DA7099"/>
     <w:rsid w:val="00DD277F"/>
     <w:rsid w:val="00E308ED"/>
     <w:rsid w:val="00E41F2F"/>
     <w:rsid w:val="00E47E8E"/>
     <w:rsid w:val="00E51338"/>
     <w:rsid w:val="00E626D0"/>
     <w:rsid w:val="00E85115"/>
     <w:rsid w:val="00E95CD2"/>
     <w:rsid w:val="00E96F29"/>
+    <w:rsid w:val="00EA658B"/>
     <w:rsid w:val="00EE7425"/>
     <w:rsid w:val="00F0532E"/>
     <w:rsid w:val="00F11E97"/>
     <w:rsid w:val="00F16554"/>
     <w:rsid w:val="00F210A7"/>
     <w:rsid w:val="00F224F0"/>
     <w:rsid w:val="00F4799C"/>
     <w:rsid w:val="00F82D37"/>
+    <w:rsid w:val="00F87816"/>
+    <w:rsid w:val="00FB3779"/>
     <w:rsid w:val="00FB4CD0"/>
     <w:rsid w:val="00FC494A"/>
+    <w:rsid w:val="089D089E"/>
+    <w:rsid w:val="677AC354"/>
+    <w:rsid w:val="7B32CFA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A63DBEE"/>
-  <w15:docId w15:val="{BD471CD3-4D5D-4439-99D9-ABB12882EEB3}"/>
+  <w15:docId w15:val="{A48882AF-4046-4D43-8C42-F009CAA9B3CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -7975,51 +7381,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8695,50 +8101,61 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00933F48"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00933F48"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5ACD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ca20823\Desktop\Homeless\Homeless%20Toolkit%20Draft\Transportation%20options%20for%20Parents.docx.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="TDOE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -8960,52 +8377,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046DD4C04616E81499BC0A04B6F1D12A7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e2c4f7abd4cdebb816f07b158248775">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257" xmlns:ns3="88bc45f0-fb64-44cc-bf44-f9f8397c9796" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="537edad3c885e35d4bed0f8acaaa2810" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046DD4C04616E81499BC0A04B6F1D12A7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eaf7a17e59f3564e0fce5a526979a4bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257" xmlns:ns3="88bc45f0-fb64-44cc-bf44-f9f8397c9796" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0b92e29ea299f45bb8049a5fb0bcdad" ns2:_="" ns3:_="">
     <xsd:import namespace="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
     <xsd:import namespace="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -9209,160 +8626,138 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="88bc45f0-fb64-44cc-bf44-f9f8397c9796" xsi:nil="true"/>
     <SharedWithUsers xmlns="88bc45f0-fb64-44cc-bf44-f9f8397c9796">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <MediaLengthInSeconds xmlns="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E267C24-053D-444C-9668-A1D7233B68D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9EF9C91-11C7-4756-82D4-ED75C1150FDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4CF283-CBED-4C64-83D6-4D87366818AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
     <ds:schemaRef ds:uri="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C97096-27EE-4D8A-ACBC-76267E397C07}">
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F4828D-86CA-4399-8E22-5D9A34920BA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C97096-27EE-4D8A-ACBC-76267E397C07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="88bc45f0-fb64-44cc-bf44-f9f8397c9796"/>
+    <ds:schemaRef ds:uri="380bb2a7-dd8a-42b6-b2e4-6f17bbf1b257"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Transportation options for Parents.docx</Template>
+  <Template>Transportation%20options%20for%20Parents.docx.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>447</Words>
-  <Characters>2421</Characters>
+  <Words>453</Words>
+  <Characters>2587</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>State of Tennessee: Finance &amp; Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2855</CharactersWithSpaces>
+  <CharactersWithSpaces>3034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sample McKinney-Vento Transportation Options 2021 Final</dc:title>
   <dc:subject/>
   <dc:creator>Vanessa Waters</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-04-13T00:00:00Z</vt:filetime>
   </property>