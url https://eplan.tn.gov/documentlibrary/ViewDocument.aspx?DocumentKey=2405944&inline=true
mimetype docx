--- v0 (2025-10-20)
+++ v1 (2026-04-22)
@@ -379,51 +379,51 @@
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidRPr="006D1788">
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:highlight w:val="yellow"/>
                       </w:rPr>
                       <w:t>[Date]</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
               <w:p w14:paraId="32C2C200" w14:textId="77777777" w:rsidR="000E3AE6" w:rsidRDefault="000E3AE6" w:rsidP="000E3AE6">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:color w:val="5B9BD5" w:themeColor="accent1"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="071C93D0" w14:textId="376FF9EC" w:rsidR="00B30156" w:rsidRDefault="00B30156">
+        <w:p w14:paraId="071C93D0" w14:textId="22BF0261" w:rsidR="00B30156" w:rsidRDefault="00B30156">
           <w:pPr>
             <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="743755686"/>
         <w:docPartObj>
@@ -7809,69 +7809,51 @@
         </w:rPr>
         <w:t>200.413(a</w:t>
       </w:r>
       <w:r w:rsidR="008110B4" w:rsidRPr="007C0F9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A05795" w:rsidRPr="00A05795">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direct costs are generally allowable if they are part of the program </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and they satisfy the Uniform Guidance’s cost principles.</w:t>
+        <w:t>Direct costs are generally allowable if they are part of the program budget and they satisfy the Uniform Guidance’s cost principles.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D1DA9" w:rsidRPr="002D1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Typical costs charged directly to a Federal award are the compensation of employees who work on that award, their related fringe benefit costs, </w:t>
       </w:r>
       <w:r w:rsidR="005D4C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
@@ -8121,72 +8103,61 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administrative or clerical services are integral to a project or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E4FAA">
+        <w:t>Administrative or clerical services are integral to a project or activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00822ED5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>activity</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5515EBFE" w14:textId="17C6C2B0" w:rsidR="008110B4" w:rsidRDefault="008110B4" w:rsidP="00BE7A3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -16874,51 +16845,69 @@
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reasons, including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the express language of the regulation states the item is unallowable</w:t>
+        <w:t xml:space="preserve">the express language of the regulation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00130096">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>states</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00130096">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the item is unallowable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the terms and conditions of the grant deem the item unallowable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -17824,51 +17813,71 @@
       <w:r w:rsidR="00732F8A" w:rsidRPr="00E92D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E92D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">travel </w:t>
       </w:r>
       <w:r w:rsidR="00732F8A" w:rsidRPr="00E92D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>costs to be allowable.</w:t>
+        <w:t xml:space="preserve">costs to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00732F8A" w:rsidRPr="00E92D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>allowable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00732F8A" w:rsidRPr="00E92D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E92D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Either create </w:t>
       </w:r>
       <w:r w:rsidR="00856C33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
@@ -21870,63 +21879,52 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The terms and conditions of the Feder</w:t>
       </w:r>
       <w:r w:rsidR="00CD0865" w:rsidRPr="006E4FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">al award prohibit the </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>al award prohibit the extension;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26F4C306" w14:textId="77777777" w:rsidR="004F79C4" w:rsidRPr="006E4FAA" w:rsidRDefault="004F79C4" w:rsidP="008F0DAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The extension requires</w:t>
@@ -23326,137 +23324,230 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D90767" w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>tate and local procurement rules.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D90767" w:rsidRPr="00153D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State and local procurement rules are often stricter than federal requirements. Accordingly, this section should be revised to account for the appropriate thresholds and purchasing procedures within each threshold amount in accordance with any </w:t>
+      </w:r>
+      <w:r w:rsidR="00E357CD" w:rsidRPr="00153D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90767" w:rsidRPr="00153D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate and local procurement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D90767" w:rsidRPr="00153D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>rules.</w:t>
+      </w:r>
       <w:r w:rsidR="00D90767" w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">State and local procurement rules are often stricter than federal requirements. Accordingly, this section should be revised to account for the appropriate thresholds and purchasing procedures within each threshold amount in accordance with any </w:t>
-[...18 lines deleted...]
-      </w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="10AAA558" w14:textId="77777777" w:rsidR="00DE2B5E" w:rsidRPr="00130096" w:rsidRDefault="00DE2B5E" w:rsidP="008F0DAD">
+    <w:p w14:paraId="10AAA558" w14:textId="1093AA54" w:rsidR="00DE2B5E" w:rsidRPr="00130096" w:rsidRDefault="00DE2B5E" w:rsidP="008F0DAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A5933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Purchases up to $1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5933" w:rsidRPr="004A5933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>,000 (Micro-Purchases)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purchases up to $10,000 (Micro-Purchases) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFCF9E2" w14:textId="7E952328" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00DE2B5E" w:rsidP="00AD79B3">
+    <w:p w14:paraId="5DFCF9E2" w14:textId="70215DCB" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00DE2B5E" w:rsidP="00AD79B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Micro-purchase means </w:t>
       </w:r>
       <w:r w:rsidR="00EB318B" w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the aggregate amount of the procurement transaction does not exceed the micro</w:t>
       </w:r>
       <w:r w:rsidR="00173539">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00EB318B" w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>purchase threshold defined in 2 C.F.R. § 200.1, currently set at $10,000.</w:t>
+        <w:t xml:space="preserve">purchase threshold defined in 2 C.F.R. § 200.1, currently set at </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB318B" w:rsidRPr="00716C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>$1</w:t>
+      </w:r>
+      <w:r w:rsidR="00716C0A" w:rsidRPr="00716C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB318B" w:rsidRPr="00716C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB318B" w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB318B" w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The micro-purchase method is used </w:t>
       </w:r>
       <w:r w:rsidR="00173539">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
@@ -23645,70 +23736,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Self-certification from the District includes justification and identification of the increased threshold and supporting documentation of any of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25973F1D" w14:textId="6875DC86" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The District is a low-risk auditee for the most recent audit in accordance with 2 C.F.R. § </w:t>
-[...8 lines deleted...]
-        <w:t>200.520</w:t>
+        <w:t>The District is a low-risk auditee for the most recent audit in accordance with 2 C.F.R. § 200.520</w:t>
       </w:r>
       <w:r w:rsidR="000B616B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="365CEF76" w14:textId="77777777" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The District receives an annual internal institutional risk assessment that identifies, mitigates, and manages financial risks; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B56FD" w14:textId="52B59277" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
@@ -23860,89 +23941,121 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>section may be removed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3802B15D" w14:textId="77777777" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
+    <w:p w14:paraId="3802B15D" w14:textId="4C244185" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FB109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Purchases between $1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>,000 and $</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB109E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>50,000 (Simplified Acquisition Procedures)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Purchases between $10,000 and $250,000 (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Procedures) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5B0038" w14:textId="34CF7CDC" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
+    <w:p w14:paraId="5A5B0038" w14:textId="6257E6E9" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The simplified acquisition procedures apply when the aggregate dollar amount of the procurement transaction is higher than the micro-purchase threshold but does not exceed the simplified acquisition threshold defined in 2 C</w:t>
       </w:r>
       <w:r w:rsidR="00BB0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
@@ -24001,51 +24114,86 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidR="00BB0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1, currently set at $250,000.</w:t>
+        <w:t xml:space="preserve">1, currently set at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>50,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The District may lower the threshold based on internal controls, an evaluation of risk, and its documented procurement procedures.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -24232,95 +24380,196 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>hat position/office makes the final decision on best value</w:t>
       </w:r>
       <w:r w:rsidR="0069136D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E535A9" w14:textId="77777777" w:rsidR="00A95CD4" w:rsidRDefault="00EB318B" w:rsidP="00EB318B">
+    <w:p w14:paraId="52E535A9" w14:textId="16D382FB" w:rsidR="00A95CD4" w:rsidRDefault="00EB318B" w:rsidP="00EB318B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Purchases Over $</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>50,000</w:t>
+      </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purchases Over $250,000 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2FC331" w14:textId="322C4E8D" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
+    <w:p w14:paraId="3C2FC331" w14:textId="07EA8974" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sealed Bids (Formal Advertising): </w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For purchases over $250,000, bids are publicly solicited and a firm fixed price contract (lump sum or unit price) is awarded to the responsible bidder whose bid </w:t>
+        <w:t xml:space="preserve">For purchases over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0D5A" w:rsidRPr="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>50,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bids are publicly solicited and a firm fixed price contract (lump sum or unit price) is awarded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bidder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4264625B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whose bid </w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>conforms with all the material terms and conditions of the invitation and is the lowest in price.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The sealed bids procurement method is preferred for procuring construction and services.</w:t>
@@ -24390,62 +24639,52 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F600040" w14:textId="77777777" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A complete, adequate, and realistic specification or purchase description is </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>A complete, adequate, and realistic specification or purchase description is available;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70F65BBB" w14:textId="77777777" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Two or more responsible bidders </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -25442,51 +25681,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Use this section to describe this method. The method should address, among other issues, the factors considered in the evaluation, what position/office performs the evaluation, the number of evaluations performed, the timeframe for conducting any evaluations</w:t>
       </w:r>
       <w:r w:rsidR="005029E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, the selection of a vendor,</w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> and whether another position reviews the evaluation.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41086AE1" w14:textId="6BB089F0" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="008F0DAD">
+    <w:p w14:paraId="41086AE1" w14:textId="29F15B35" w:rsidR="00EB318B" w:rsidRPr="00130096" w:rsidRDefault="00EB318B" w:rsidP="008F0DAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract/Price Analysis: </w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25503,51 +25742,86 @@
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> every procurement action </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> $250,000, including contract modifications.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C037AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00C037AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C037AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>50,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00130096">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including contract modifications.</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 C.F.R. § 200.324(a).</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -25808,170 +26082,140 @@
         </w:rPr>
         <w:t>The aggregate amount of the transaction is under the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>icro-purchase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>threshold</w:t>
+        <w:t xml:space="preserve"> threshold</w:t>
       </w:r>
       <w:r w:rsidR="00063F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F67D220" w14:textId="668C957D" w:rsidR="003F0717" w:rsidRPr="00170831" w:rsidRDefault="003F0717" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The procurement transaction can only be fulfilled by a single </w:t>
-[...8 lines deleted...]
-        <w:t>source</w:t>
+        <w:t>The procurement transaction can only be fulfilled by a single source</w:t>
       </w:r>
       <w:r w:rsidR="00063F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0CF4F6A9" w14:textId="489CE627" w:rsidR="003F0717" w:rsidRPr="00130096" w:rsidRDefault="003F0717" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The public exigency or emergency for the requirement will not permit a delay resulting from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">providing public notice of </w:t>
       </w:r>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a competitive </w:t>
-[...8 lines deleted...]
-        <w:t>solicitation</w:t>
+        <w:t>a competitive solicitation</w:t>
       </w:r>
       <w:r w:rsidR="00063F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F32E6E7" w14:textId="31ECB8B3" w:rsidR="00D70DEC" w:rsidRDefault="003F0717" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463CCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The recipient or subrecipient requests in writing to use a noncompetitive procurement method, and the federal agency or pass-through entity provides written approval</w:t>
       </w:r>
       <w:r w:rsidR="00063F0C">
@@ -26647,259 +26891,209 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ome of the situations considered to be restrictive of competition include, but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBDA284" w14:textId="77777777" w:rsidR="00344845" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Placing unreasonable requirements on firms in order for them to qualify to do </w:t>
+        <w:t xml:space="preserve">Placing unreasonable requirements on firms </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>business;</w:t>
+        <w:t>in order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00130096">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them to qualify to do business;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="497F530A" w14:textId="72A332D7" w:rsidR="001174D7" w:rsidRPr="00130096" w:rsidRDefault="001174D7" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prequalified lists </w:t>
       </w:r>
       <w:r w:rsidR="00686181">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="4264625B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> preclude potential bidders from qualifying (2 C.F.R. § 200.319(e)</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> preclude potential bidders from qualifying (2 C.F.R. § 200.319(e))</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25106DA2" w14:textId="77777777" w:rsidR="00344845" w:rsidRPr="00130096" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Requiring unnecessary experience and excessive </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Requiring unnecessary experience and excessive bonding;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="024AA4DD" w14:textId="77777777" w:rsidR="00344845" w:rsidRPr="00130096" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noncompetitive pricing practices between firms or between affiliated </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Noncompetitive pricing practices between firms or between affiliated companies;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="04A370EE" w14:textId="77777777" w:rsidR="00344845" w:rsidRPr="00130096" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noncompetitive contracts to consultants that are on retainer </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Noncompetitive contracts to consultants that are on retainer contracts;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0D30083F" w14:textId="77777777" w:rsidR="00344845" w:rsidRPr="00130096" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational conflicts of </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Organizational conflicts of interest;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06B922AF" w14:textId="77777777" w:rsidR="00344845" w:rsidRPr="00130096" w:rsidRDefault="00344845" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130096">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Specifying only a “brand name” product instead of allowing “an equal” product to be offered and describing the performance or other relevant requirements of the procurement; and</w:t>
       </w:r>
     </w:p>
@@ -31786,51 +31980,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> are authorized to alter the definition of equipment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED38BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED38BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the revised definition includes all of the property included with the federal definition.</w:t>
+        <w:t xml:space="preserve"> the revised definition includes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED38BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED38BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the property included with the federal definition.</w:t>
       </w:r>
       <w:r w:rsidR="006C2B41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00DB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3832D5D3" w14:textId="50F15CF5" w:rsidR="0004469E" w:rsidRDefault="002E77FC" w:rsidP="008F0DAD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -35869,225 +36083,169 @@
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e supported by a system of internal controls </w:t>
       </w:r>
       <w:r w:rsidR="009E519F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provides reasonable assurance that the charges are accurate, allowable, and properly </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> provides reasonable assurance that the charges are accurate, allowable, and properly allocated; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF4FAD9" w14:textId="77777777" w:rsidR="00331466" w:rsidRDefault="00331466" w:rsidP="00400C57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e incorporated into official </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">e incorporated into official records; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74485A2E" w14:textId="77777777" w:rsidR="00331466" w:rsidRDefault="00331466" w:rsidP="00400C57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>easonably reflect total activity for which</w:t>
       </w:r>
       <w:r w:rsidR="00837481">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> employee is compensated, not exceeding 100% of compensated </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> employee is compensated, not exceeding 100% of compensated activities; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B88096" w14:textId="763F3747" w:rsidR="00FE7B98" w:rsidRDefault="00331466" w:rsidP="00400C57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ncompass both federally </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009E519F" w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assisted</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009E519F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00331466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and all other activities compensated by the </w:t>
       </w:r>
       <w:r w:rsidR="001E1118">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>District</w:t>
       </w:r>
       <w:r w:rsidR="00FE7B98">
@@ -36814,116 +36972,76 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263FA721" w14:textId="122A4DA1" w:rsidR="00936AE5" w:rsidRPr="005D6689" w:rsidRDefault="00936AE5" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6689">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Completed at least every six (6) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Completed at least every six (6) months; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348A0F98" w14:textId="77777777" w:rsidR="00936AE5" w:rsidRPr="005D6689" w:rsidRDefault="00936AE5" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6689">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be signed by the employee or the supervisor with direct knowledge of the work being </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Be signed by the employee or the supervisor with direct knowledge of the work being performed; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C849338" w14:textId="74A1B2AD" w:rsidR="00936AE5" w:rsidRPr="005D6689" w:rsidRDefault="00936AE5" w:rsidP="00AD79B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6689">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Reflect an after-the-fact distribution of the actual activity; and</w:t>
@@ -37127,108 +37245,86 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidR="00612C90" w:rsidRPr="00A37C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">flect an after-the-fact distribution of the actual </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>flect an after-the-fact distribution of the actual activity;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="31C4B89F" w14:textId="197B6189" w:rsidR="00612C90" w:rsidRPr="00A37C86" w:rsidRDefault="00936AE5" w:rsidP="00AD79B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00612C90" w:rsidRPr="00A37C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">ccount for the total activity for which each employee is </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ccount for the total activity for which each employee is compensated;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55008DD3" w14:textId="5CF30F0D" w:rsidR="00612C90" w:rsidRPr="00A37C86" w:rsidRDefault="00936AE5" w:rsidP="00AD79B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -43964,146 +44060,148 @@
     <w:rsid w:val="00044444"/>
     <w:rsid w:val="0004469E"/>
     <w:rsid w:val="000470A1"/>
     <w:rsid w:val="00050CC6"/>
     <w:rsid w:val="00051B04"/>
     <w:rsid w:val="00051C45"/>
     <w:rsid w:val="00056FF1"/>
     <w:rsid w:val="00061229"/>
     <w:rsid w:val="00061872"/>
     <w:rsid w:val="00061E79"/>
     <w:rsid w:val="000621F9"/>
     <w:rsid w:val="000627B0"/>
     <w:rsid w:val="00062A06"/>
     <w:rsid w:val="00062A31"/>
     <w:rsid w:val="00063BEC"/>
     <w:rsid w:val="00063F0C"/>
     <w:rsid w:val="000647AB"/>
     <w:rsid w:val="00065B9D"/>
     <w:rsid w:val="00065FDE"/>
     <w:rsid w:val="000660B4"/>
     <w:rsid w:val="00066682"/>
     <w:rsid w:val="00067534"/>
     <w:rsid w:val="00072177"/>
     <w:rsid w:val="000726D8"/>
     <w:rsid w:val="00072D9D"/>
-    <w:rsid w:val="00074894"/>
     <w:rsid w:val="00077B1E"/>
     <w:rsid w:val="00080F05"/>
     <w:rsid w:val="0008113F"/>
     <w:rsid w:val="0008225B"/>
     <w:rsid w:val="0008404D"/>
     <w:rsid w:val="00084318"/>
     <w:rsid w:val="00084869"/>
     <w:rsid w:val="00084A08"/>
     <w:rsid w:val="00085B68"/>
     <w:rsid w:val="00087C61"/>
     <w:rsid w:val="0009141D"/>
     <w:rsid w:val="00092E33"/>
     <w:rsid w:val="00095BD9"/>
     <w:rsid w:val="0009711D"/>
     <w:rsid w:val="00097ED3"/>
     <w:rsid w:val="000A0D31"/>
     <w:rsid w:val="000A13F8"/>
     <w:rsid w:val="000A155A"/>
     <w:rsid w:val="000A2995"/>
     <w:rsid w:val="000A4071"/>
     <w:rsid w:val="000A4431"/>
     <w:rsid w:val="000A556B"/>
     <w:rsid w:val="000B0E50"/>
     <w:rsid w:val="000B1395"/>
     <w:rsid w:val="000B25C1"/>
     <w:rsid w:val="000B50DC"/>
     <w:rsid w:val="000B616B"/>
     <w:rsid w:val="000B627C"/>
     <w:rsid w:val="000C17B2"/>
     <w:rsid w:val="000C46C5"/>
     <w:rsid w:val="000C6522"/>
     <w:rsid w:val="000C77F4"/>
     <w:rsid w:val="000C7D81"/>
     <w:rsid w:val="000D0D24"/>
     <w:rsid w:val="000D4E8F"/>
     <w:rsid w:val="000D6B96"/>
     <w:rsid w:val="000D6E11"/>
     <w:rsid w:val="000D7015"/>
     <w:rsid w:val="000D7F64"/>
     <w:rsid w:val="000E0D77"/>
     <w:rsid w:val="000E3AE6"/>
     <w:rsid w:val="000E3E10"/>
     <w:rsid w:val="000E522B"/>
     <w:rsid w:val="000E5727"/>
     <w:rsid w:val="000E5A97"/>
     <w:rsid w:val="000E632B"/>
     <w:rsid w:val="000E667E"/>
     <w:rsid w:val="000E7EFE"/>
     <w:rsid w:val="000F087F"/>
+    <w:rsid w:val="000F0D5A"/>
     <w:rsid w:val="000F16FC"/>
     <w:rsid w:val="000F1BD7"/>
     <w:rsid w:val="000F3DB6"/>
     <w:rsid w:val="000F64E7"/>
     <w:rsid w:val="000F6732"/>
     <w:rsid w:val="000F68D8"/>
     <w:rsid w:val="0010110E"/>
     <w:rsid w:val="0010140C"/>
     <w:rsid w:val="00102975"/>
     <w:rsid w:val="00103F60"/>
     <w:rsid w:val="00104804"/>
     <w:rsid w:val="001072C8"/>
     <w:rsid w:val="001075FB"/>
     <w:rsid w:val="0011096A"/>
     <w:rsid w:val="00110AD3"/>
     <w:rsid w:val="00113291"/>
     <w:rsid w:val="00117049"/>
     <w:rsid w:val="001174D7"/>
     <w:rsid w:val="00120122"/>
     <w:rsid w:val="001213D9"/>
     <w:rsid w:val="00121781"/>
     <w:rsid w:val="00123021"/>
     <w:rsid w:val="0012574C"/>
     <w:rsid w:val="001275E1"/>
     <w:rsid w:val="0012762C"/>
     <w:rsid w:val="001326FF"/>
     <w:rsid w:val="00132989"/>
     <w:rsid w:val="0013316A"/>
     <w:rsid w:val="00133535"/>
     <w:rsid w:val="00133820"/>
     <w:rsid w:val="0013393B"/>
     <w:rsid w:val="001339CD"/>
     <w:rsid w:val="00135426"/>
     <w:rsid w:val="00135A06"/>
     <w:rsid w:val="00135D31"/>
     <w:rsid w:val="001363C1"/>
     <w:rsid w:val="00142C9B"/>
     <w:rsid w:val="00143197"/>
     <w:rsid w:val="00143923"/>
     <w:rsid w:val="00146294"/>
     <w:rsid w:val="00146925"/>
     <w:rsid w:val="00146DC6"/>
+    <w:rsid w:val="00147BA0"/>
     <w:rsid w:val="001519ED"/>
     <w:rsid w:val="00152157"/>
     <w:rsid w:val="00152673"/>
     <w:rsid w:val="00153948"/>
+    <w:rsid w:val="00153D04"/>
     <w:rsid w:val="0015552C"/>
     <w:rsid w:val="001576EF"/>
     <w:rsid w:val="00160BB3"/>
     <w:rsid w:val="00160D1A"/>
     <w:rsid w:val="00160F18"/>
     <w:rsid w:val="001619CB"/>
     <w:rsid w:val="001641C9"/>
     <w:rsid w:val="001657AD"/>
     <w:rsid w:val="00165959"/>
     <w:rsid w:val="00167981"/>
     <w:rsid w:val="001707CD"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="0017120F"/>
     <w:rsid w:val="0017125E"/>
     <w:rsid w:val="001714DA"/>
     <w:rsid w:val="00171DE0"/>
     <w:rsid w:val="0017225A"/>
     <w:rsid w:val="00173539"/>
     <w:rsid w:val="00173802"/>
     <w:rsid w:val="0017408E"/>
     <w:rsid w:val="0017774B"/>
     <w:rsid w:val="00177805"/>
     <w:rsid w:val="0018114E"/>
     <w:rsid w:val="0018126B"/>
     <w:rsid w:val="001812BA"/>
@@ -44141,50 +44239,51 @@
     <w:rsid w:val="001E7DAA"/>
     <w:rsid w:val="001F0F42"/>
     <w:rsid w:val="001F12C2"/>
     <w:rsid w:val="001F2110"/>
     <w:rsid w:val="001F4CF4"/>
     <w:rsid w:val="001F4E54"/>
     <w:rsid w:val="001F500B"/>
     <w:rsid w:val="001F5578"/>
     <w:rsid w:val="001F594D"/>
     <w:rsid w:val="00200DFB"/>
     <w:rsid w:val="00200E83"/>
     <w:rsid w:val="00204DCD"/>
     <w:rsid w:val="00205BE9"/>
     <w:rsid w:val="0021054B"/>
     <w:rsid w:val="00212F4E"/>
     <w:rsid w:val="00215AB2"/>
     <w:rsid w:val="002175C0"/>
     <w:rsid w:val="0021777E"/>
     <w:rsid w:val="00217D61"/>
     <w:rsid w:val="002201D0"/>
     <w:rsid w:val="00221A61"/>
     <w:rsid w:val="00221C5D"/>
     <w:rsid w:val="00221CD8"/>
     <w:rsid w:val="0022319E"/>
     <w:rsid w:val="00223907"/>
+    <w:rsid w:val="0022493E"/>
     <w:rsid w:val="00224B8B"/>
     <w:rsid w:val="00224C36"/>
     <w:rsid w:val="00225CA9"/>
     <w:rsid w:val="0022658B"/>
     <w:rsid w:val="002271F6"/>
     <w:rsid w:val="0022722F"/>
     <w:rsid w:val="00231A5B"/>
     <w:rsid w:val="00231A99"/>
     <w:rsid w:val="00231AD5"/>
     <w:rsid w:val="002330EB"/>
     <w:rsid w:val="00233D51"/>
     <w:rsid w:val="00235632"/>
     <w:rsid w:val="00235F4D"/>
     <w:rsid w:val="00236F40"/>
     <w:rsid w:val="00240544"/>
     <w:rsid w:val="00241445"/>
     <w:rsid w:val="002447CA"/>
     <w:rsid w:val="00246F6F"/>
     <w:rsid w:val="002519E7"/>
     <w:rsid w:val="002556EC"/>
     <w:rsid w:val="002634DE"/>
     <w:rsid w:val="00266531"/>
     <w:rsid w:val="00267BC8"/>
     <w:rsid w:val="002707D4"/>
     <w:rsid w:val="00270809"/>
@@ -44351,51 +44450,50 @@
     <w:rsid w:val="00403E7A"/>
     <w:rsid w:val="004055D2"/>
     <w:rsid w:val="0040578E"/>
     <w:rsid w:val="00405DD3"/>
     <w:rsid w:val="00406415"/>
     <w:rsid w:val="0040740C"/>
     <w:rsid w:val="00407A18"/>
     <w:rsid w:val="00407D71"/>
     <w:rsid w:val="00410595"/>
     <w:rsid w:val="00411F44"/>
     <w:rsid w:val="00412070"/>
     <w:rsid w:val="00412601"/>
     <w:rsid w:val="00413CD4"/>
     <w:rsid w:val="0041770A"/>
     <w:rsid w:val="004204E3"/>
     <w:rsid w:val="00421835"/>
     <w:rsid w:val="0042218F"/>
     <w:rsid w:val="0042325E"/>
     <w:rsid w:val="00423479"/>
     <w:rsid w:val="0042360A"/>
     <w:rsid w:val="004237F5"/>
     <w:rsid w:val="00423843"/>
     <w:rsid w:val="00423C6F"/>
     <w:rsid w:val="004262BB"/>
     <w:rsid w:val="00426CD3"/>
-    <w:rsid w:val="004301AA"/>
     <w:rsid w:val="004307C2"/>
     <w:rsid w:val="00430D8D"/>
     <w:rsid w:val="0043124B"/>
     <w:rsid w:val="0043212E"/>
     <w:rsid w:val="0043558A"/>
     <w:rsid w:val="004415EE"/>
     <w:rsid w:val="00441E76"/>
     <w:rsid w:val="00442BCA"/>
     <w:rsid w:val="00443A9B"/>
     <w:rsid w:val="00444071"/>
     <w:rsid w:val="00444438"/>
     <w:rsid w:val="00444AF0"/>
     <w:rsid w:val="0044607B"/>
     <w:rsid w:val="0044644B"/>
     <w:rsid w:val="00453FF4"/>
     <w:rsid w:val="004547A7"/>
     <w:rsid w:val="004557E7"/>
     <w:rsid w:val="00455BD3"/>
     <w:rsid w:val="004567D8"/>
     <w:rsid w:val="004573BF"/>
     <w:rsid w:val="004578C1"/>
     <w:rsid w:val="00457CF1"/>
     <w:rsid w:val="00460FB7"/>
     <w:rsid w:val="00460FD2"/>
     <w:rsid w:val="00462506"/>
@@ -44415,50 +44513,51 @@
     <w:rsid w:val="00477E04"/>
     <w:rsid w:val="004802B5"/>
     <w:rsid w:val="00480C28"/>
     <w:rsid w:val="00480F31"/>
     <w:rsid w:val="004815CB"/>
     <w:rsid w:val="00482E2F"/>
     <w:rsid w:val="00483D4C"/>
     <w:rsid w:val="004850E6"/>
     <w:rsid w:val="00485183"/>
     <w:rsid w:val="00485BE0"/>
     <w:rsid w:val="00485DDF"/>
     <w:rsid w:val="00490E9B"/>
     <w:rsid w:val="0049234E"/>
     <w:rsid w:val="0049297C"/>
     <w:rsid w:val="004935B8"/>
     <w:rsid w:val="00494134"/>
     <w:rsid w:val="00494957"/>
     <w:rsid w:val="00495595"/>
     <w:rsid w:val="004A0680"/>
     <w:rsid w:val="004A094E"/>
     <w:rsid w:val="004A2018"/>
     <w:rsid w:val="004A2A1C"/>
     <w:rsid w:val="004A41B1"/>
     <w:rsid w:val="004A4656"/>
     <w:rsid w:val="004A479A"/>
+    <w:rsid w:val="004A5933"/>
     <w:rsid w:val="004A5F40"/>
     <w:rsid w:val="004A6130"/>
     <w:rsid w:val="004A6AFE"/>
     <w:rsid w:val="004A6E69"/>
     <w:rsid w:val="004B07F2"/>
     <w:rsid w:val="004B11E9"/>
     <w:rsid w:val="004B22BE"/>
     <w:rsid w:val="004B3A5E"/>
     <w:rsid w:val="004B4E7C"/>
     <w:rsid w:val="004B5659"/>
     <w:rsid w:val="004B566A"/>
     <w:rsid w:val="004B58B1"/>
     <w:rsid w:val="004B69E8"/>
     <w:rsid w:val="004B7D2B"/>
     <w:rsid w:val="004C0237"/>
     <w:rsid w:val="004C0280"/>
     <w:rsid w:val="004C06F2"/>
     <w:rsid w:val="004C1BEB"/>
     <w:rsid w:val="004C2EB2"/>
     <w:rsid w:val="004D0BC6"/>
     <w:rsid w:val="004D62F6"/>
     <w:rsid w:val="004E0B44"/>
     <w:rsid w:val="004E2560"/>
     <w:rsid w:val="004E71B8"/>
     <w:rsid w:val="004E7355"/>
@@ -44541,50 +44640,51 @@
     <w:rsid w:val="005740FD"/>
     <w:rsid w:val="0057752B"/>
     <w:rsid w:val="00580241"/>
     <w:rsid w:val="00580481"/>
     <w:rsid w:val="00581303"/>
     <w:rsid w:val="00582271"/>
     <w:rsid w:val="00582CFD"/>
     <w:rsid w:val="005839FB"/>
     <w:rsid w:val="00583CEA"/>
     <w:rsid w:val="00584BF8"/>
     <w:rsid w:val="0058550F"/>
     <w:rsid w:val="00590F28"/>
     <w:rsid w:val="0059343F"/>
     <w:rsid w:val="00593E0D"/>
     <w:rsid w:val="00595E98"/>
     <w:rsid w:val="00595F58"/>
     <w:rsid w:val="00597BA6"/>
     <w:rsid w:val="005A0C9A"/>
     <w:rsid w:val="005A0D16"/>
     <w:rsid w:val="005A1AB9"/>
     <w:rsid w:val="005A2668"/>
     <w:rsid w:val="005A2917"/>
     <w:rsid w:val="005A39B3"/>
     <w:rsid w:val="005A4522"/>
     <w:rsid w:val="005A5693"/>
+    <w:rsid w:val="005A6316"/>
     <w:rsid w:val="005B0C3F"/>
     <w:rsid w:val="005B12F5"/>
     <w:rsid w:val="005B288D"/>
     <w:rsid w:val="005B289F"/>
     <w:rsid w:val="005B340D"/>
     <w:rsid w:val="005B35C8"/>
     <w:rsid w:val="005B53F6"/>
     <w:rsid w:val="005B6CCE"/>
     <w:rsid w:val="005C0B77"/>
     <w:rsid w:val="005C2B4A"/>
     <w:rsid w:val="005C429E"/>
     <w:rsid w:val="005C667D"/>
     <w:rsid w:val="005C76A2"/>
     <w:rsid w:val="005D184C"/>
     <w:rsid w:val="005D1B65"/>
     <w:rsid w:val="005D22B7"/>
     <w:rsid w:val="005D2BAC"/>
     <w:rsid w:val="005D3416"/>
     <w:rsid w:val="005D3524"/>
     <w:rsid w:val="005D4C82"/>
     <w:rsid w:val="005D5077"/>
     <w:rsid w:val="005D62DA"/>
     <w:rsid w:val="005D6689"/>
     <w:rsid w:val="005D673A"/>
     <w:rsid w:val="005E03F2"/>
@@ -44672,50 +44772,51 @@
     <w:rsid w:val="006D1788"/>
     <w:rsid w:val="006D3FB7"/>
     <w:rsid w:val="006D45B5"/>
     <w:rsid w:val="006E1C9E"/>
     <w:rsid w:val="006E3F7E"/>
     <w:rsid w:val="006E41AF"/>
     <w:rsid w:val="006E4FAA"/>
     <w:rsid w:val="006E5287"/>
     <w:rsid w:val="006E7E8A"/>
     <w:rsid w:val="006F037C"/>
     <w:rsid w:val="006F0D58"/>
     <w:rsid w:val="006F1BEA"/>
     <w:rsid w:val="006F271B"/>
     <w:rsid w:val="006F39E1"/>
     <w:rsid w:val="006F432B"/>
     <w:rsid w:val="00700160"/>
     <w:rsid w:val="007026F0"/>
     <w:rsid w:val="00702B2A"/>
     <w:rsid w:val="00703E55"/>
     <w:rsid w:val="00704F41"/>
     <w:rsid w:val="00705100"/>
     <w:rsid w:val="00711695"/>
     <w:rsid w:val="00711C8B"/>
     <w:rsid w:val="00712320"/>
     <w:rsid w:val="00714764"/>
+    <w:rsid w:val="00716C0A"/>
     <w:rsid w:val="007240ED"/>
     <w:rsid w:val="0072454B"/>
     <w:rsid w:val="00724822"/>
     <w:rsid w:val="00730E43"/>
     <w:rsid w:val="00732446"/>
     <w:rsid w:val="00732F8A"/>
     <w:rsid w:val="00733D3A"/>
     <w:rsid w:val="007369AE"/>
     <w:rsid w:val="007371F0"/>
     <w:rsid w:val="0074113E"/>
     <w:rsid w:val="00742D17"/>
     <w:rsid w:val="007441CF"/>
     <w:rsid w:val="00751E4C"/>
     <w:rsid w:val="00753630"/>
     <w:rsid w:val="00753F6D"/>
     <w:rsid w:val="00754DAD"/>
     <w:rsid w:val="007555F7"/>
     <w:rsid w:val="00755640"/>
     <w:rsid w:val="00756200"/>
     <w:rsid w:val="00760747"/>
     <w:rsid w:val="007619CC"/>
     <w:rsid w:val="00763844"/>
     <w:rsid w:val="007647DC"/>
     <w:rsid w:val="007663D7"/>
     <w:rsid w:val="007674A2"/>
@@ -44873,51 +44974,50 @@
     <w:rsid w:val="00912251"/>
     <w:rsid w:val="00914A17"/>
     <w:rsid w:val="009161FC"/>
     <w:rsid w:val="00916723"/>
     <w:rsid w:val="00916E6C"/>
     <w:rsid w:val="0091704F"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00924CAF"/>
     <w:rsid w:val="00925ECE"/>
     <w:rsid w:val="00926A6C"/>
     <w:rsid w:val="00932060"/>
     <w:rsid w:val="00932B24"/>
     <w:rsid w:val="00934892"/>
     <w:rsid w:val="00936AE5"/>
     <w:rsid w:val="00937863"/>
     <w:rsid w:val="0093796A"/>
     <w:rsid w:val="00940F0B"/>
     <w:rsid w:val="0094147E"/>
     <w:rsid w:val="009414A8"/>
     <w:rsid w:val="009414DC"/>
     <w:rsid w:val="00942C55"/>
     <w:rsid w:val="00942DB1"/>
     <w:rsid w:val="00947957"/>
     <w:rsid w:val="00947F4B"/>
     <w:rsid w:val="00950FB6"/>
-    <w:rsid w:val="0095492A"/>
     <w:rsid w:val="00956D75"/>
     <w:rsid w:val="0095779E"/>
     <w:rsid w:val="00957B20"/>
     <w:rsid w:val="0096397B"/>
     <w:rsid w:val="0096517E"/>
     <w:rsid w:val="0096540C"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="0097012F"/>
     <w:rsid w:val="00970147"/>
     <w:rsid w:val="00970C4C"/>
     <w:rsid w:val="00972C8A"/>
     <w:rsid w:val="00974293"/>
     <w:rsid w:val="009765F3"/>
     <w:rsid w:val="00976B86"/>
     <w:rsid w:val="00977546"/>
     <w:rsid w:val="00977775"/>
     <w:rsid w:val="00977860"/>
     <w:rsid w:val="00983249"/>
     <w:rsid w:val="009867B7"/>
     <w:rsid w:val="009870E9"/>
     <w:rsid w:val="00991871"/>
     <w:rsid w:val="00995688"/>
     <w:rsid w:val="00995B69"/>
     <w:rsid w:val="00996CF6"/>
     <w:rsid w:val="009976B9"/>
@@ -45066,89 +45166,91 @@
     <w:rsid w:val="00AF1F05"/>
     <w:rsid w:val="00AF3DC9"/>
     <w:rsid w:val="00AF68D0"/>
     <w:rsid w:val="00B01599"/>
     <w:rsid w:val="00B05B59"/>
     <w:rsid w:val="00B06BF0"/>
     <w:rsid w:val="00B10F70"/>
     <w:rsid w:val="00B110D4"/>
     <w:rsid w:val="00B146BF"/>
     <w:rsid w:val="00B15A12"/>
     <w:rsid w:val="00B21DA1"/>
     <w:rsid w:val="00B227D0"/>
     <w:rsid w:val="00B2348A"/>
     <w:rsid w:val="00B23610"/>
     <w:rsid w:val="00B239AB"/>
     <w:rsid w:val="00B23B3D"/>
     <w:rsid w:val="00B2442A"/>
     <w:rsid w:val="00B24B9E"/>
     <w:rsid w:val="00B25267"/>
     <w:rsid w:val="00B2567D"/>
     <w:rsid w:val="00B259B9"/>
     <w:rsid w:val="00B278AE"/>
     <w:rsid w:val="00B30156"/>
     <w:rsid w:val="00B3166A"/>
     <w:rsid w:val="00B32C09"/>
+    <w:rsid w:val="00B35076"/>
     <w:rsid w:val="00B3639B"/>
     <w:rsid w:val="00B37F5D"/>
     <w:rsid w:val="00B4077C"/>
     <w:rsid w:val="00B43463"/>
     <w:rsid w:val="00B43B56"/>
     <w:rsid w:val="00B44DEB"/>
     <w:rsid w:val="00B452B6"/>
     <w:rsid w:val="00B45883"/>
     <w:rsid w:val="00B4732A"/>
     <w:rsid w:val="00B47474"/>
     <w:rsid w:val="00B53063"/>
     <w:rsid w:val="00B557BC"/>
     <w:rsid w:val="00B56A2F"/>
     <w:rsid w:val="00B57B50"/>
     <w:rsid w:val="00B57F6A"/>
     <w:rsid w:val="00B60329"/>
     <w:rsid w:val="00B6085C"/>
     <w:rsid w:val="00B60EB5"/>
     <w:rsid w:val="00B63ADD"/>
     <w:rsid w:val="00B66539"/>
     <w:rsid w:val="00B667DB"/>
     <w:rsid w:val="00B678BD"/>
     <w:rsid w:val="00B67F42"/>
     <w:rsid w:val="00B67F61"/>
     <w:rsid w:val="00B702B5"/>
     <w:rsid w:val="00B7154B"/>
     <w:rsid w:val="00B71751"/>
     <w:rsid w:val="00B7644E"/>
     <w:rsid w:val="00B76C4E"/>
     <w:rsid w:val="00B77F5F"/>
     <w:rsid w:val="00B80E67"/>
     <w:rsid w:val="00B818F9"/>
     <w:rsid w:val="00B82131"/>
     <w:rsid w:val="00B844B3"/>
     <w:rsid w:val="00B85C3E"/>
     <w:rsid w:val="00B86605"/>
     <w:rsid w:val="00B87DCC"/>
     <w:rsid w:val="00B96A77"/>
     <w:rsid w:val="00B96F12"/>
+    <w:rsid w:val="00B97F84"/>
     <w:rsid w:val="00BA02B7"/>
     <w:rsid w:val="00BA281A"/>
     <w:rsid w:val="00BA4341"/>
     <w:rsid w:val="00BA5DA3"/>
     <w:rsid w:val="00BA670E"/>
     <w:rsid w:val="00BA68D2"/>
     <w:rsid w:val="00BB0927"/>
     <w:rsid w:val="00BB0A62"/>
     <w:rsid w:val="00BB1BEE"/>
     <w:rsid w:val="00BB1E1C"/>
     <w:rsid w:val="00BB26A2"/>
     <w:rsid w:val="00BB287E"/>
     <w:rsid w:val="00BB3737"/>
     <w:rsid w:val="00BB4744"/>
     <w:rsid w:val="00BB5DD4"/>
     <w:rsid w:val="00BB72C9"/>
     <w:rsid w:val="00BC0DBA"/>
     <w:rsid w:val="00BC1475"/>
     <w:rsid w:val="00BC2529"/>
     <w:rsid w:val="00BC2D8B"/>
     <w:rsid w:val="00BC5DD5"/>
     <w:rsid w:val="00BC6C23"/>
     <w:rsid w:val="00BD029D"/>
     <w:rsid w:val="00BD0AF0"/>
     <w:rsid w:val="00BD12C8"/>
@@ -45158,50 +45260,51 @@
     <w:rsid w:val="00BD65C7"/>
     <w:rsid w:val="00BD6748"/>
     <w:rsid w:val="00BD6D21"/>
     <w:rsid w:val="00BE09E3"/>
     <w:rsid w:val="00BE18C6"/>
     <w:rsid w:val="00BE37CC"/>
     <w:rsid w:val="00BE4663"/>
     <w:rsid w:val="00BE4E9E"/>
     <w:rsid w:val="00BE54C3"/>
     <w:rsid w:val="00BE5D23"/>
     <w:rsid w:val="00BE5D8C"/>
     <w:rsid w:val="00BE7808"/>
     <w:rsid w:val="00BE7A3D"/>
     <w:rsid w:val="00BF1067"/>
     <w:rsid w:val="00BF11D8"/>
     <w:rsid w:val="00BF1411"/>
     <w:rsid w:val="00BF1CB3"/>
     <w:rsid w:val="00BF2302"/>
     <w:rsid w:val="00BF33B5"/>
     <w:rsid w:val="00BF655E"/>
     <w:rsid w:val="00C009C2"/>
     <w:rsid w:val="00C015F6"/>
     <w:rsid w:val="00C01C36"/>
     <w:rsid w:val="00C0256A"/>
     <w:rsid w:val="00C02E77"/>
+    <w:rsid w:val="00C037AE"/>
     <w:rsid w:val="00C03B17"/>
     <w:rsid w:val="00C050C5"/>
     <w:rsid w:val="00C058F2"/>
     <w:rsid w:val="00C07A1F"/>
     <w:rsid w:val="00C100BC"/>
     <w:rsid w:val="00C10326"/>
     <w:rsid w:val="00C10428"/>
     <w:rsid w:val="00C10666"/>
     <w:rsid w:val="00C1726C"/>
     <w:rsid w:val="00C20E17"/>
     <w:rsid w:val="00C20EB9"/>
     <w:rsid w:val="00C222FA"/>
     <w:rsid w:val="00C2521C"/>
     <w:rsid w:val="00C25BBE"/>
     <w:rsid w:val="00C31F0F"/>
     <w:rsid w:val="00C3344B"/>
     <w:rsid w:val="00C342B0"/>
     <w:rsid w:val="00C34A6D"/>
     <w:rsid w:val="00C3586B"/>
     <w:rsid w:val="00C366E8"/>
     <w:rsid w:val="00C36B70"/>
     <w:rsid w:val="00C408FC"/>
     <w:rsid w:val="00C4140B"/>
     <w:rsid w:val="00C417DD"/>
     <w:rsid w:val="00C427C5"/>
@@ -45269,89 +45372,92 @@
     <w:rsid w:val="00CC40CD"/>
     <w:rsid w:val="00CC4955"/>
     <w:rsid w:val="00CC564B"/>
     <w:rsid w:val="00CD0865"/>
     <w:rsid w:val="00CD0D05"/>
     <w:rsid w:val="00CD2DA8"/>
     <w:rsid w:val="00CD44D9"/>
     <w:rsid w:val="00CD650E"/>
     <w:rsid w:val="00CD6E3E"/>
     <w:rsid w:val="00CD7438"/>
     <w:rsid w:val="00CE07BE"/>
     <w:rsid w:val="00CE0DDC"/>
     <w:rsid w:val="00CE139D"/>
     <w:rsid w:val="00CE2D52"/>
     <w:rsid w:val="00CE48DB"/>
     <w:rsid w:val="00CE7A31"/>
     <w:rsid w:val="00CF0BFA"/>
     <w:rsid w:val="00CF138B"/>
     <w:rsid w:val="00CF1591"/>
     <w:rsid w:val="00CF4417"/>
     <w:rsid w:val="00CF44FA"/>
     <w:rsid w:val="00CF51A3"/>
     <w:rsid w:val="00CF7060"/>
     <w:rsid w:val="00CF739C"/>
     <w:rsid w:val="00D00194"/>
+    <w:rsid w:val="00D012B5"/>
     <w:rsid w:val="00D021CD"/>
     <w:rsid w:val="00D02FCB"/>
     <w:rsid w:val="00D03763"/>
     <w:rsid w:val="00D04994"/>
     <w:rsid w:val="00D04ED3"/>
     <w:rsid w:val="00D06F63"/>
     <w:rsid w:val="00D074E3"/>
     <w:rsid w:val="00D12700"/>
     <w:rsid w:val="00D13673"/>
     <w:rsid w:val="00D147E7"/>
     <w:rsid w:val="00D159FD"/>
     <w:rsid w:val="00D15C9E"/>
     <w:rsid w:val="00D15E5B"/>
     <w:rsid w:val="00D16B30"/>
     <w:rsid w:val="00D21FAF"/>
     <w:rsid w:val="00D24347"/>
     <w:rsid w:val="00D33393"/>
     <w:rsid w:val="00D355FA"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D3668D"/>
     <w:rsid w:val="00D44246"/>
     <w:rsid w:val="00D442F1"/>
     <w:rsid w:val="00D4452D"/>
     <w:rsid w:val="00D4533E"/>
     <w:rsid w:val="00D4625C"/>
     <w:rsid w:val="00D50310"/>
+    <w:rsid w:val="00D512B0"/>
     <w:rsid w:val="00D51A67"/>
     <w:rsid w:val="00D51DAB"/>
     <w:rsid w:val="00D53A43"/>
     <w:rsid w:val="00D53EA8"/>
     <w:rsid w:val="00D5614D"/>
     <w:rsid w:val="00D57BB5"/>
     <w:rsid w:val="00D615DD"/>
     <w:rsid w:val="00D63CFB"/>
     <w:rsid w:val="00D6650A"/>
     <w:rsid w:val="00D66964"/>
     <w:rsid w:val="00D707A3"/>
     <w:rsid w:val="00D70DEC"/>
     <w:rsid w:val="00D7410B"/>
+    <w:rsid w:val="00D76841"/>
     <w:rsid w:val="00D802FC"/>
     <w:rsid w:val="00D81615"/>
     <w:rsid w:val="00D86B04"/>
     <w:rsid w:val="00D86E71"/>
     <w:rsid w:val="00D86E87"/>
     <w:rsid w:val="00D87292"/>
     <w:rsid w:val="00D87984"/>
     <w:rsid w:val="00D90767"/>
     <w:rsid w:val="00D9303F"/>
     <w:rsid w:val="00D93481"/>
     <w:rsid w:val="00D94E04"/>
     <w:rsid w:val="00DA4332"/>
     <w:rsid w:val="00DA4A60"/>
     <w:rsid w:val="00DA5845"/>
     <w:rsid w:val="00DA7178"/>
     <w:rsid w:val="00DA7952"/>
     <w:rsid w:val="00DB0C7A"/>
     <w:rsid w:val="00DB17BC"/>
     <w:rsid w:val="00DB19F3"/>
     <w:rsid w:val="00DB249F"/>
     <w:rsid w:val="00DB3DBB"/>
     <w:rsid w:val="00DB4041"/>
     <w:rsid w:val="00DB54B3"/>
     <w:rsid w:val="00DB6728"/>
     <w:rsid w:val="00DB6A95"/>
@@ -45520,55 +45626,57 @@
     <w:rsid w:val="00F672AD"/>
     <w:rsid w:val="00F70577"/>
     <w:rsid w:val="00F712C0"/>
     <w:rsid w:val="00F724B1"/>
     <w:rsid w:val="00F73643"/>
     <w:rsid w:val="00F74182"/>
     <w:rsid w:val="00F76285"/>
     <w:rsid w:val="00F76BDB"/>
     <w:rsid w:val="00F76DA4"/>
     <w:rsid w:val="00F77E4C"/>
     <w:rsid w:val="00F83214"/>
     <w:rsid w:val="00F83AB5"/>
     <w:rsid w:val="00F84336"/>
     <w:rsid w:val="00F85260"/>
     <w:rsid w:val="00F854AB"/>
     <w:rsid w:val="00F85B82"/>
     <w:rsid w:val="00F866F8"/>
     <w:rsid w:val="00F86E44"/>
     <w:rsid w:val="00F90274"/>
     <w:rsid w:val="00F90766"/>
     <w:rsid w:val="00F9107A"/>
     <w:rsid w:val="00F9170A"/>
     <w:rsid w:val="00F948A8"/>
     <w:rsid w:val="00F948DD"/>
     <w:rsid w:val="00F94AC3"/>
+    <w:rsid w:val="00F9544E"/>
     <w:rsid w:val="00FA2608"/>
     <w:rsid w:val="00FA294B"/>
     <w:rsid w:val="00FA6566"/>
     <w:rsid w:val="00FA66FC"/>
     <w:rsid w:val="00FA7A82"/>
+    <w:rsid w:val="00FB109E"/>
     <w:rsid w:val="00FB4FFD"/>
     <w:rsid w:val="00FB5393"/>
     <w:rsid w:val="00FB5DC5"/>
     <w:rsid w:val="00FB7862"/>
     <w:rsid w:val="00FC1EF4"/>
     <w:rsid w:val="00FC52B9"/>
     <w:rsid w:val="00FC66CD"/>
     <w:rsid w:val="00FD0B49"/>
     <w:rsid w:val="00FD0F25"/>
     <w:rsid w:val="00FD360B"/>
     <w:rsid w:val="00FD63F9"/>
     <w:rsid w:val="00FE0076"/>
     <w:rsid w:val="00FE0420"/>
     <w:rsid w:val="00FE116A"/>
     <w:rsid w:val="00FE1C34"/>
     <w:rsid w:val="00FE1D43"/>
     <w:rsid w:val="00FE21C9"/>
     <w:rsid w:val="00FE253E"/>
     <w:rsid w:val="00FE273B"/>
     <w:rsid w:val="00FE3DC3"/>
     <w:rsid w:val="00FE40E3"/>
     <w:rsid w:val="00FE48E7"/>
     <w:rsid w:val="00FE4C4A"/>
     <w:rsid w:val="00FE551F"/>
     <w:rsid w:val="00FE56AA"/>
@@ -47268,56 +47376,56 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB5DD4"/>
     <w:rsid w:val="00111A40"/>
+    <w:rsid w:val="00147BA0"/>
     <w:rsid w:val="001A72FA"/>
     <w:rsid w:val="001C5988"/>
     <w:rsid w:val="00272441"/>
     <w:rsid w:val="00296297"/>
     <w:rsid w:val="003F5415"/>
-    <w:rsid w:val="004301AA"/>
     <w:rsid w:val="00444071"/>
     <w:rsid w:val="00535FAB"/>
     <w:rsid w:val="0063304F"/>
     <w:rsid w:val="0078052E"/>
     <w:rsid w:val="00840B06"/>
     <w:rsid w:val="008F451E"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00937863"/>
     <w:rsid w:val="00957B64"/>
     <w:rsid w:val="00A9636C"/>
     <w:rsid w:val="00BB5DD4"/>
     <w:rsid w:val="00C837FB"/>
     <w:rsid w:val="00C84A18"/>
     <w:rsid w:val="00D136E2"/>
     <w:rsid w:val="00F314C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -48043,201 +48151,194 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...15 lines deleted...]
-    <xsd:import namespace="d8c560ea-c3a3-4fe3-9d87-555a97a44ad1"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A7BD5E038598CE4B98FEC3FDE3646634" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="049668fae02d465cb39fdf92cdcbd51a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abacdef5-31a9-4667-b32d-69d0773486e9" xmlns:ns3="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75146449c96271c79dee24f6d4e8f47d" ns2:_="" ns3:_="">
+    <xsd:import namespace="abacdef5-31a9-4667-b32d-69d0773486e9"/>
+    <xsd:import namespace="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="697cc795-3ae3-4483-9359-ea47ad56a896" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abacdef5-31a9-4667-b32d-69d0773486e9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eae4be1d-d524-4aa9-85d5-5e42c742cc32" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b0b9196-d0f5-437b-ad19-13bf32c6262b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...14 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8c560ea-c3a3-4fe3-9d87-555a97a44ad1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{16c4df19-06be-4135-9644-5dfac7750803}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d8c560ea-c3a3-4fe3-9d87-555a97a44ad1">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6fbeef80-bb76-4edf-bd77-7aef3966da8e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -48304,124 +48405,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="d8c560ea-c3a3-4fe3-9d87-555a97a44ad1" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="697cc795-3ae3-4483-9359-ea47ad56a896">
+    <TaxCatchAll xmlns="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abacdef5-31a9-4667-b32d-69d0773486e9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{215F7AA8-BAD8-4DA8-9989-B24901CD0560}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037637CF-EABD-405B-831F-A03B8D124853}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abacdef5-31a9-4667-b32d-69d0773486e9"/>
+    <ds:schemaRef ds:uri="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1566F39B-0486-4841-82D3-F4B2F71AC367}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82307F73-620C-4F2E-8912-C3E60EF6721F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{215F7AA8-BAD8-4DA8-9989-B24901CD0560}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{749C18C4-E0AF-4524-A86A-A03B0B8AA8EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6981df1d-dee0-4b8e-8ac5-8723dd3ace6f"/>
     <ds:schemaRef ds:uri="abacdef5-31a9-4667-b32d-69d0773486e9"/>
-    <ds:schemaRef ds:uri="d8c560ea-c3a3-4fe3-9d87-555a97a44ad1"/>
-    <ds:schemaRef ds:uri="697cc795-3ae3-4483-9359-ea47ad56a896"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
   <Words>13331</Words>
-  <Characters>75472</Characters>
+  <Characters>78248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1277</Lines>
-  <Paragraphs>540</Paragraphs>
+  <Lines>1326</Lines>
+  <Paragraphs>654</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>[Insert LEA Name]</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88531</CharactersWithSpaces>
+  <CharactersWithSpaces>90925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="252" baseType="variant">
       <vt:variant>
         <vt:i4>2097189</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ed.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114125</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -49161,38 +49273,35 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UGG &amp; EDGAR Policies and Procedures</dc:title>
   <dc:subject>Administration of Federal Education Programs                                Aligned with the Requirements of the Uniform Grants Guidance  (2 C.F.R. § 200)</dc:subject>
   <dc:creator>Holly Kellar</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010041509F225D182C42B03B7D114ADB9C3D</vt:lpwstr>
+    <vt:lpwstr>0x010100A7BD5E038598CE4B98FEC3FDE3646634</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>7777600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>a1998ba315bd89d0b7ba6818565239a1da085298ef0d3a53746da11dc13c817e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>